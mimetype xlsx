--- v0 (2026-03-02)
+++ v1 (2026-05-08)
@@ -54,7242 +54,7242 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_002_bolsas_sociais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_002_bolsas_sociais.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE PODER EXECUTIVO SE EMPENHE NA BUSCA DE PARCERIAS COM INSTITUIÇÕES DE ENSINO SUPERIOR VOLTADAS AO OFERECIMENTO DE BOLSAS SOCIAIS PARA ALUNOS QUE DESENVOLVEREM PROJETOS ESPORTIVOS NOS BAIRROS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_003_calendario_cultura.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_003_calendario_cultura.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE PODER EXECUTIVO CRIE UM CALENDÁRIO DE EVENTOS CULTURAIS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_004_calendario_esportes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_004_calendario_esportes.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE O PODER EXECUTIVO CRIE UM CALENDÁRIO DE EVENTOS ESPORTIVOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_005_centro_de_artes_e_tradicoes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_005_centro_de_artes_e_tradicoes.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE PODER EXECUTIVO CRIE O CENTRO DE ARTES E TRADIÇÕES POPULARES DE OURO FINO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_006_estudo_educacao_financeira.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_006_estudo_educacao_financeira.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A IMPLANTAÇÃO DO ESTUDO DE EDUCAÇÃO FINANCEIRA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_007_exploracao_do_comercio_em_eventos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_007_exploracao_do_comercio_em_eventos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE INCENTIVOS AOS MICROEEMPERANDORES LOCAIS NA EXPLORAÇÃO DE COMÉRCIO E PRESTAÇÃO DE SERVIÇOS EM EVENTOS REALIZADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_008_implantacao_constituicao_em_miudos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_008_implantacao_constituicao_em_miudos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A IMPLANTAÇÃO DO ESTUDO DA CONSTITUIÇÃO EM MIÚDOS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_009_incentivo_ao_primeiro_emprego.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_009_incentivo_ao_primeiro_emprego.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A_x000D_
 PROPOSIÇÃO DE LEI DESTINADA A CRIAR INCENTIVOS ÀS EMPRESAS_x000D_
 QUE FIZEREM CONTRATAÇÕES DE JOVENS CANDIDATOS AO_x000D_
 PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_010_parceria_no_esporte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_010_parceria_no_esporte.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE PODER EXECUTIVO SE EMPENHE NA BUSCA DE PARCERIAS COM PESSOAS JURÍDICAS EM PROL DO ESPORTE EM NOSSA CIDADE, COM A CRIAÇÃO DO PROGRAMA “EMPRESA AMIGA DO ESPORTE”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_011_prevencao_doencas_infantis.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_011_prevencao_doencas_infantis.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE UM SISTEMA DE PREVENÇÃO DE DOENÇAS INFANTIS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_012_projeto_obesidade_infantil.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_012_projeto_obesidade_infantil.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE PROJETO VOLTADO À PREVENÇÃO DA OBESIDADE INFANTIL NAS CRECHES E ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DO PROGRAMA “SAÚDE É DIGNIDADE” EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_014_valorizacao_professor.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_014_valorizacao_professor.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE 10% DE TODAS AS HORAS DA JORNADA DE TRABALHO SEMANAL DOS PROFISSIONAIS DA EDUCAÇÃO SEJAM CONSIDERADAS COMO HORAS DE FORMAÇÃO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia)</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_015_construcao_banheiro_lago_dos_palomos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_015_construcao_banheiro_lago_dos_palomos.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UM BANHEIRO E FRALDÀRIO NO LAGO DOS PALOMOS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_016_operacao_tapa_buracos_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_016_operacao_tapa_buracos_crisolia.pdf</t>
   </si>
   <si>
     <t>Realização de Operação Tapa Buracos na Avenida Nossa Senhora da Piedade que liga Ouro Fino ao Distrito de Crisólia;_x000D_
 - Realização de Operação Tapa Buracos nas ruas do Distrito de Crisólia, sendo algumas delas com maior urgência: Rua Nelson de Assis, Luiz Putini, Geraldo Coldibeli, Elizeu Teodoro de Freitas, Agricultor Antônio Franceli, Cônego Curimbaba, Cassemiro Balbino Pereira, Crescêncio Leal, Doutor Gentil, Américo Tomazoli, Antônio Tomazoli;_x000D_
 - Construção de redutores de velocidade em alguns trechos do Distrito, a critério do Departamento de Trânsito, mediante estudo de viabilidade e possibilidade.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_017_ponte_tabuao_e_calixto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_017_ponte_tabuao_e_calixto.pdf</t>
   </si>
   <si>
     <t>- Construção de nova ponte no bairro Tabuão;_x000D_
 - Reforma/manutenção da ponte do bairro Calixto</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_018_revitalizacao_praca_de_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_018_revitalizacao_praca_de_crisolia.pdf</t>
   </si>
   <si>
     <t>- Revitalização da Praça do Distrito de Crisólia</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_019_ouvidoria.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_019_ouvidoria.pdf</t>
   </si>
   <si>
     <t>- CRIAÇÃO DA OUVIDORIA ESPECIAL DA SAÚDE</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereador Marco Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_020_interdicao_do_lago_aos_domingos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_020_interdicao_do_lago_aos_domingos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM OS DOIS ÚLTIMOS LAGOS NO BAIRRO PALOMOS IMPEDIDOS PARA TRÁFEGO DE VEÍCULOS AOS DOMINGOS, COM O PROPÓSITO DE CRIAR-SE UMA ÁREA DESTINADA À RECREAÇÃO E PRÁTICA DE ATIVIDADES ESPORTIVAS E DE LAZER.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_021_portal_bairro_sao_judas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_021_portal_bairro_sao_judas.pdf</t>
   </si>
   <si>
     <t>“SUGERINDO CONSTRUÇÃO DE UM PORTAL NA ENTRADA DA CIDADE PELO BAIRRO SÃO JUDAS TADEU</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_022_pagamento_cesta_basica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_022_pagamento_cesta_basica.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE OS VALORES DEVOLVIDOS PELA CÂMARA MUNICIPAL AO PODER EXECUTIVO SEJAM UTILIZADOS NO PAGAMENTO DAS CESTAS BÁSICAS DOS SERVIDORES MUNICIPAIS”</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_023_jardim_sensorial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_023_jardim_sensorial.pdf</t>
   </si>
   <si>
     <t>criação de um jardim sensorial</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_024_centro_especializado_de_reabilitacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_024_centro_especializado_de_reabilitacao.pdf</t>
   </si>
   <si>
     <t>centro especializado de reabilitação</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_025_alambrado_no_lago.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_025_alambrado_no_lago.pdf</t>
   </si>
   <si>
     <t>instalação alambrados no lago</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_026_campo_da_serrinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_026_campo_da_serrinha.pdf</t>
   </si>
   <si>
     <t>construção campo serrinha</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_027_banheiro_no_lago.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_027_banheiro_no_lago.pdf</t>
   </si>
   <si>
     <t>construção banheiro primeiro lago</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_028_isencao_da_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_028_isencao_da_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>isenção da taxa de iluminação pública</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_029_insalubridade_profissionais_da_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_029_insalubridade_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>seja decretado, durante o período em que perdurar a pandemia do novo Coronavírus (Covid-19), o direito ao recebimento do adicional de insalubridade no grua máximo aos profissionais de saúde que atendam pacientes infectados pelo coronavírus, dados os riscos e substancial aumento de trabalho desses servidores neste momento da pandemia.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_030_vacina_professores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_030_vacina_professores.pdf</t>
   </si>
   <si>
     <t>prioridade na vacinação para professores e profissionais da educação de nosso município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli, Vereador Paulo Cantuária (Bem-ti-vi)</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_031_programa_patrulha_agricola.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_031_programa_patrulha_agricola.pdf</t>
   </si>
   <si>
     <t>pedindo que o Poder Executivo crie um programa voltado ao aumento da produção e produtividade das pequenas propriedades de nosso município, que poderá ser denominado “Patrulha Agrícola Mecanizada”.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_032_cameras_seguranca.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_032_cameras_seguranca.pdf</t>
   </si>
   <si>
     <t>solicitando que o Poder Executivo instale câmeras de segurança no Distrito de Crisólia e Bairro Capelinha</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_033_pavimentacao_ruas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_033_pavimentacao_ruas.pdf</t>
   </si>
   <si>
     <t>solicitando que o Poder Executivo, por intermédio da secretaria competente, que providencie a pavimentação asfáltica da rua Mário Coldibelli, localizada no Distrito de Crisólia e da rua Valdir Vilas Boas, localizada no bairro Jardim Centenário.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_034_banco_municipal_de_orteses.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_034_banco_municipal_de_orteses.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE BANCO MUNICIPAL DE ÓRTESES, PRÓTESES E MEIOS AUXILIARES DE LOCOMOÇÃO PARA ATENDIMENTO ÀS PESSOAS COM DEFICIÊNCIA FÍSICA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>SUGERINDO OBRAS DE REVITALIZAÇÃO NO ACESSO AO BAIRRO PONTE PRETA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SUGERINDO A MANUTENÇÃO DOS BLOQUETES E PROVIDÊNCIAS QUANTO A ILUMINAÇÃO PÚBLICA DA RUA VOLVENO GERMINIANI, LOCALIZADA NO BAIRRO DOS PALOMOS</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli, Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_037_abono_assiduidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_037_abono_assiduidade.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A INSTITUIÇÃO DO ABONO ASSIDUIDADE AOS SERVIDORES PÚBLICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_038_criacao_comite_de_crise_economica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_038_criacao_comite_de_crise_economica.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE UM COMITÊ DE GESTÃO DE CRISE ECONÔMICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vereador José Agostinho Muroni</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_039_tapa_buracos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_039_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITA UMA OPERAÇÃO TAPA BURACOS NAS RODOVIAS DE ACESSO AO DISTRITO DE CRISÓLIA E AO BAIRRO PEITUDOS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>SUGERINDO A ALTERAÇÃO DO SENTIDO DO TRÂNSITO NA RUA GENERAL OSÓRIO, NO TRECHO ENTRE A AVENIDA DELFIM MOREIRA E A RUA SENADOR JÚLIO BRANDÃO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_041_asfaltar_rua_taboao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_041_asfaltar_rua_taboao.pdf</t>
   </si>
   <si>
     <t>SUGERINDO O ASFALTAMENTO DA VIA RURAL QUE DÁ ACESSO AO BAIRRO DO TABUÃO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_042_faixa_pedestre.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_042_faixa_pedestre.pdf</t>
   </si>
   <si>
     <t>A PINTURA DAS FAIXAS DE PEDESTRE E DO MEIO FIO DA RUA FRANCISCO JUVENAL DE OLIVEIRA, PRÓXIMO AO ESTÁDIO CAPITÃO ARMANDO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_043_lombadas_bairro_sao_pedro_1.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_043_lombadas_bairro_sao_pedro_1.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM CONSTRUÍDAS LOMBADAS NA VIA RURAL QUE DÁ ACESSO AO BAIRRO SÃO PEDRO</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_044_maquina_de_pintar_faixas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_044_maquina_de_pintar_faixas.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO, PELO PODER EXECUTIVO, DE MAQUINÁRIO DESTINADO A PINTAR FAIXAS DE SINALIZAÇÃO DE TRÂNSITO NO ASFALTO</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_045_asfalto_bairro_gonzagas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_045_asfalto_bairro_gonzagas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO O ASFALTAMENTO DAS VIAS ELZA PEREIRA DIONÍSIO, BAIRRO GONZAGA</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_046_tiro_de_guerra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_046_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE O PODER EXECUTIVO PROMOVA ESFORÇOS JUNTO AO COMANDO DO EXÉRCITO E GOVERNO FEDERAL A FIM DE QUE SEJAM RETOMADAS AS ATIVIDADES DO EXTINTO TIRO DE GUERRA EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Vereador Fábio Anderson da Silva, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_047_campo_de_bocha_agostinho_franceli.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_047_campo_de_bocha_agostinho_franceli.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A DENOMINAÇÃO DE AUGUSTO CEZAR FRANCELI AO CAMPO DE BOCHA DO COMPLEXO ESPORTIVO DO GARGATÁ.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_048_atendimento_do_covid.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_048_atendimento_do_covid.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A ALOCAÇÃO DA ESTRUTURA DO_x000D_
 PRONTO ATENDIMENTO DA PREFEITURA MUNICIPAL PARA_x000D_
 ATENDIMENTO SOMENTE DE PACIENTES COM SINTOMAS OU_x000D_
 INFECTADOS PELO CORONAVIRUS E QUE OS DEMAIS PACIENTES_x000D_
 SEJAM ATENDIDOS NO PRONTO SOCORRO DA SANTA CASA DE OURO_x000D_
 FINO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_049_vania_vacina_professores_em_suas_proprias_escolas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_049_vania_vacina_professores_em_suas_proprias_escolas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE A VACINAÇÃO (2ª DOSE) DOS PROFESSORES SEJA REALIZADA DIRETAMENTE NAS ESCOLAS DE ORIGEM DOS MESMOS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_050__clovis_ponte_tagua.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_050__clovis_ponte_tagua.pdf</t>
   </si>
   <si>
     <t>A REFORMA DA PONTE DO TAGUÁ.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_051_clovis_pavimentacao_rua_goitacazes_jardim_independencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_051_clovis_pavimentacao_rua_goitacazes_jardim_independencia.pdf</t>
   </si>
   <si>
     <t>A PAVIMENTAÇÃO DE UM TRECHO DA RUA GOITACAZES QUE LIGA À AVENIDA PALMÁCIO BUTTI, NO BAIRRO JARDIM INDEPENDENCIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_052_clovis_substituicao_lampadas_de_led_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_052_clovis_substituicao_lampadas_de_led_crisolia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A SUBSTITUIÇÃO DAS LÂMPADAS CONVENCIONAIS POR LÂMPADAS DE LED NO DISTRITO DE CRISÓLIA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_053_paulo_iluminacao_praca_jardim_arco_iris.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_053_paulo_iluminacao_praca_jardim_arco_iris.pdf</t>
   </si>
   <si>
     <t>SUGERINDO MELHORIAS NA_x000D_
 ILUMINAÇÃO PÚBLICA NAS PRAÇAS DO BAIRRO JARDIM ARCO ÍRIS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_054_paulo_tiago_pintura_de_faixa_papelaria_jorri.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_054_paulo_tiago_pintura_de_faixa_papelaria_jorri.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM PINTADAS E SINALIZADAS FAIXAS DE_x000D_
 SEGURANÇA PARA PEDESTRES NO CRUZAMENTO ENTRE A RUA_x000D_
 SENADOR MIRANDA JÚNIOR COM A RUA SENADOR JÚLIO BRANDÃO,_x000D_
 PRÓXIMO AO ESTABELECIMENTO COMERCIAL DENOMINADO_x000D_
 PAPELARIA JORRY.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_055_paulo_tiago_redutor_de_velocidade_rua_mario_giacomente.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_055_paulo_tiago_redutor_de_velocidade_rua_mario_giacomente.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE NA RUA VEREADOR MÁRIO GIACOMETTI,_x000D_
 LOCALIZADA NO BAIRRO ALGATREVO, SEJA CONSTRUÍDO UM_x000D_
 REDUTOR DE VELOCIDADE TIPO LOMBADA E QUE SEJA TAPADO O_x000D_
 BURACO EXISTENTE NA MESMA VIA.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_056_paulo_tiago_calcada_avenida_das_industrias.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_056_paulo_tiago_calcada_avenida_das_industrias.pdf</t>
   </si>
   <si>
     <t>SUGERINDO À CONSTRUÇÃO DE CALÇADA ÀS MARGENS DA AVENIDA_x000D_
 DAS INDÚSTRIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_057_paulo_melhorias_na_praca_edson_chiste_bailone.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_057_paulo_melhorias_na_praca_edson_chiste_bailone.pdf</t>
   </si>
   <si>
     <t>SUGERINDO MELHORIAS NA PRAÇA EDSON CHISTE BAILONE,_x000D_
 LOCALIZADA NO BAIRRO JARDIM OURO VERDE.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_058_agostinho_asfaltamento_da_rua_dionisio_da_silva.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_058_agostinho_asfaltamento_da_rua_dionisio_da_silva.pdf</t>
   </si>
   <si>
     <t>SUGERINDO O ASFALTAMENTO DA RUA DIONÍSIO DA SILVA, LOCALIZADA NO BAIRRO GONZAGA, PRÓXIMO AO YELLOW RANCH.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_059_agostinho_placas_indicativas_nos_bairros_rurais_para_orientacao_dos_ciclistas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_059_agostinho_placas_indicativas_nos_bairros_rurais_para_orientacao_dos_ciclistas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A COLOCAÇÃO DE PLACAS INDICATIVAS NOS BAIRROS RURAIS PARA ORIENTAÇÃO DOS CICLISTAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_060_agostinho_construidas_lombadas_na_rua_treze_de_maio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_060_agostinho_construidas_lombadas_na_rua_treze_de_maio.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM CONSTRUÍDAS LOMBADAS NA RUA TREZE DE MAIO, NO TRECHO ENTRE A LOJA “FELIPE ACESSÓRIOS E O CARTÓRIO DE IMÓVEIS”.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_061_paulo_criacao_de_memorial_em_homenagem_as_vitimas_do_novo_coronavirus.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_061_paulo_criacao_de_memorial_em_homenagem_as_vitimas_do_novo_coronavirus.pdf</t>
   </si>
   <si>
     <t>SUGERINDO À CRIAÇÃO DE MEMORIAL EM HOMENAGEM ÀS VÍTIMAS DO NOVO CORONAVÍRUS (COVID-19) NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_062_paulo_tiago_pratica_da_atividade_fisica_e_do_exercicio_fisico_em_estabelecimentos_prestadores_de_servicos_com_essa_finalidade_bem_como_em_espacos_publicos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_062_paulo_tiago_pratica_da_atividade_fisica_e_do_exercicio_fisico_em_estabelecimentos_prestadores_de_servicos_com_essa_finalidade_bem_como_em_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS COM ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS SEJAM DECLARADAS COMO ESSENCIAIS, E QUE AOS PROFISSIONAIS PROFESSORES DE EDUCAÇÃO FÍSICA SEJA CONCEDIDA PRIORIDADE NA VACINAÇÃO CONTRA O COVID-19.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_063_paulo_tiago_que_os_profissionais_professores_e_instrutores_de_autoescola_sejam_inseridos_como_prioritarios_no_calendario_de_vacinacao_contra_a_covid-19.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_063_paulo_tiago_que_os_profissionais_professores_e_instrutores_de_autoescola_sejam_inseridos_como_prioritarios_no_calendario_de_vacinacao_contra_a_covid-19.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE OS PROFISSIONAIS PROFESSORES E INSTRUTORES DE AUTOESCOLA SEJAM INSERIDOS COMO PRIORITÁRIOS NO CALENDÁRIO DE VACINAÇÃO CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_064_marco_tiago_a_instalacao_de_um_posto_de_vigilancia_na_quadra_do_alto_e_melhorias_na_iluminacao_publica_da_praca_sao_benedito.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_064_marco_tiago_a_instalacao_de_um_posto_de_vigilancia_na_quadra_do_alto_e_melhorias_na_iluminacao_publica_da_praca_sao_benedito.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A INSTALAÇÃO DE UM POSTO DE VIGILÂNCIA NA QUADRA DO ALTO E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA PRAÇA SÃO BENEDITO</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_065_vanderlei_que_seja_pavimentada_a_estrada_rural_que_liga_o_municipiio_de_ouro_fino_ao_de_inconfidentes_e_borda_da_mata_conhecida_como_estrada_do_serra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_065_vanderlei_que_seja_pavimentada_a_estrada_rural_que_liga_o_municipiio_de_ouro_fino_ao_de_inconfidentes_e_borda_da_mata_conhecida_como_estrada_do_serra.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA PAVIMENTADA A ESTRADA RURAL QUE LIGA O MUNICÍPIO DE OURO FINO AO DE INCONFIDENTES E BORDA DA MATA, CONHECIDA COMO ESTRADA DO SERRA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_066_clovis_pavimentacao_atras_da_igreja_na_barra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_066_clovis_pavimentacao_atras_da_igreja_na_barra.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA PAVIMENTADA A RUA ATRAS DA IGREJA DE SÃO PEDRO ATÉ A PONTE DO BAIRRO RURAL DA BARRA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_067_clovis_seja_feita_a_captacao_de_agua_pluvial_e_a_pavimentacao_da_rua_ao_lado_da_creche_de_do_distrito_de_crisolia_prolongamento_da_rua_conego_curimbaba.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_067_clovis_seja_feita_a_captacao_de_agua_pluvial_e_a_pavimentacao_da_rua_ao_lado_da_creche_de_do_distrito_de_crisolia_prolongamento_da_rua_conego_curimbaba.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITA A CAPTAÇÃO DE ÁGUA PLUVIAL E A PAVIMENTAÇÃO DA RUA AO LADO DA CRECHE DO DISTRITO DE CRISÓLIA, PROLONGAMENTO DA RUA CÔNEGO CURIMBABA</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_068_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_cervinho.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_068_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_cervinho.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITO O CALÇAMENTO EM FRENTE A IGREJA DO BAIRRO CERVINHO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Vereador Fábio Anderson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_069_fabio_que_sejam_removidas_as_faixas_de_pedestres_elevadas_localizadas_na_rua_guarda_mor_lustosa_proximas_ao_semaforo_do_pavilhao_das_malhas_e_da_borracharia_do_davi_deixando.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_069_fabio_que_sejam_removidas_as_faixas_de_pedestres_elevadas_localizadas_na_rua_guarda_mor_lustosa_proximas_ao_semaforo_do_pavilhao_das_malhas_e_da_borracharia_do_davi_deixando.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJAM REMOVIDAS AS FAIXAS DE PEDESTRES ELEVADAS LOCALIZADAS NA RUA GUARDA MOR LUSTOSA, PRÓXIMAS AO SEMÁFORO DO PAVILHÃO DAS MALHAS E DA BORRACHARIA DO DAVI, DEIXANDO APENAS AS FAIXAS DE TRAVESSIA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_070_agostinho_que_seja_implementada_a_lei_que_criou_a_zona_azul_no_municipio_lei_n.o_2.861-2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_070_agostinho_que_seja_implementada_a_lei_que_criou_a_zona_azul_no_municipio_lei_n.o_2.861-2019.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA_x000D_
 IMPLEMENTADA A LEI QUE CRIOU A ZONA AZUL NO MUNICÍPIO, LEI N.º_x000D_
 2.861/2019.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_071_tiago_carrinho_caixao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_071_tiago_carrinho_caixao.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A AQUISIÇÃO DE UM CARRINHO PARA TRANSPORTE DE CAIXÃO FUNERÁRIO A SER DESTINADO AO VELÓRIO MUNICIPAL</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_072_tiago_plantio_e_poda_de_arvores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_072_tiago_plantio_e_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPOPONHA PROJETO DE LEI QUE DISCIPLINE O PLANTIO, O REPLANTIO, A PODA, A SUPRESSÃO E O USO ADEQUADO E PLANEJADO DA ARBORIZAÇÃO URBANA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_073_vanderlei_patrulha_mecanizada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_073_vanderlei_patrulha_mecanizada.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AMPLA_x000D_
 DIVULGAÇÃO DOS SERVIÇOS PRESTADOS PELO MUNICÍPIO ATRAVÉS_x000D_
 DA PATRULHA MECANIZADA E QUE INFORMAÇÕES A RESPEITO DOS_x000D_
 ITINERÁRIOS DOS MAQUINÁRIOS, VALORES DAS TAXAS E OUTRAS_x000D_
 TENHAM MAIOR TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_074_fabio_que_seja_feito_o_calcamento_no_trevo_da_ponte_preta.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_074_fabio_que_seja_feito_o_calcamento_no_trevo_da_ponte_preta.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITO O CALÇAMENTO NO TREVO DA PONTE PRETA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_075_fabio_que_seja_feito_o_calcamento_na_area_central_do_bairro_dos_farias_e_no_trevo_de_entrada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_075_fabio_que_seja_feito_o_calcamento_na_area_central_do_bairro_dos_farias_e_no_trevo_de_entrada.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITO O CALÇAMENTO DO TREVO DE ENTRADA E DA ÁREA CENTRAL DO BAIRRO DOS FARIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_076_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_feijoal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_076_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_feijoal.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITO O CALÇAMENTO EM FRENTE A IGREJA DO BAIRRO FEIJOAL.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_077_clovis_que_seja_feito_o_calcamento_entre_a_igreja_e_a_escola_do_bairro_da_penha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_077_clovis_que_seja_feito_o_calcamento_entre_a_igreja_e_a_escola_do_bairro_da_penha.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITO O CALÇAMENTO ENTRE A IGREJA E A ESCOLA DO BAIRRO DA PENHA</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_078_clovis_necessidade_da_vacinacao_contra_a_covid-19_dos_profissionais_medicos_veteriarios_e_seus_respectivos_tecnicos_e_auxiliares.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_078_clovis_necessidade_da_vacinacao_contra_a_covid-19_dos_profissionais_medicos_veteriarios_e_seus_respectivos_tecnicos_e_auxiliares.pdf</t>
   </si>
   <si>
     <t>INDICANDO A NECESSIDADE DA VACINAÇÃO, CONTRA A COVID-19,_x000D_
 DOS PROFISSIONAIS MÉDICOS VETERIÁRIOS E SEUS RESPECTIVOS_x000D_
 TÉCNICOS E AUXILIARES NOS TERMOS DO INFORME TÉCNICO DO_x000D_
 MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Vereador Fábio Anderson da Silva, Vereador José Agostinho Muroni, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_079_tiago_e_outros_criacao_do_almoxarifado.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_079_tiago_e_outros_criacao_do_almoxarifado.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE UM DEPARTAMENTO DE ALMOXARIFADO NA PREFEITURA DE OURO FINO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli, Vereador Francisco Carlos Maciel, Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_080_todos_patrulha_mecanizada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_080_todos_patrulha_mecanizada.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A ADOÇÃO DE MÉTODOS DE CONTROLE QUE PODERÃO SE TORNAR MAIS EFICAZES EM RELAÇÃO À PRESTAÇÃO DE SERVIÇOS DE PATRULHA MECANIZADA, CRIADA ATRAVÉS DA LEI MUNICIPAL N.º 2.120/05.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_081_fabio_ponte_preta.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_081_fabio_ponte_preta.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA FEITA A PAVIMENTAÇÃO DA ESTRADA RURAL QUE SE INICIA LOGO APÓS O FIM DA AVENIDA AMERICO MARINELLO QUE CORTA O BAIRRO CAPELINHA, A PARTIR DA CABECEIRA DA PONTE SOBRE O RIBEIRÃO OURO FINO PROXIMA AO BAR DO ESCONDIDINHO, PASSANDO PELOS BAIRROS PONTE PRETA, TANQUE E PONTE BRANCA E RETORNANDO AO MUNICIPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_082_agostinho_rua_dom_pedro_i.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_082_agostinho_rua_dom_pedro_i.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE A RUA DOM PEDRO “I”, LOCALIZADA NO JARDIM INDEPÊNCIA, SEJA PROLONGADA ATÉ A RUA ROSA FRANGELI CECON, LOCALIZADA NO BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_083_tiago_e_paulo_albergue.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_083_tiago_e_paulo_albergue.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A IMPLANTAÇÃO DE ABRIGO NOTURNO DE INVERNO PARA PESSOAS EM SITUAÇÃO DE RUA E/OU APOIO AO ALBERGUE CASA DO CAMINHO INÁH NOGUEIRA DE SÁ PARA OS FINS QUE SE ESPECIFICA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_084_clovis_captacao_de_agua_pluvial_da_praca_central_do_bairro_tabuao_ate_a_cachoeira.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_084_clovis_captacao_de_agua_pluvial_da_praca_central_do_bairro_tabuao_ate_a_cachoeira.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SEJA DETERMINADO AO SETOR DE OBRAS QUE PROCEDA O CALÇAMENTO E CAPTAÇÃO DE ÁGUA PLUVIAL DA PRAÇA CENTRAL DO BAIRRO TABUÃO ATÉ A CACHOEIRA</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_085_clovis_criacao_de_vagas_para_deficientes_fisicos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_085_clovis_criacao_de_vagas_para_deficientes_fisicos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO E SINALIZAÇÃO DE VAGAS PARA DEFICIENTES FÍSICOS NA REGIÃO CENTRAL DA CIDADE, PRÓXIMO A BANCOS, COMÉRCIOS, FARMÁCIAS, ETC....</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_086_clovis_criacao_diretoria_agricultura.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_086_clovis_criacao_diretoria_agricultura.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE UMA DIRETORIA DE AGRICULTURA EM NOSSO MUNICÍPIO E CRIAÇÃO DE PROJETOS QUE VISEM O DESENVOLVIMENTO RURAL, CONCEDENDO APOIO E INCENTIVOS AOS PRODUTORES RURAIS E AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_087_paulo_tiago_clovis_data_reajuste.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_087_paulo_tiago_clovis_data_reajuste.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE ALTERE A DATA DE CONCESSÃO DO REAJUSTE GERAL DE VENCIMENTOS E PROVENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS E INATIVOS PARA O MÊS DE JANEIRO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_088_paulo_tiago_ecoouro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_088_paulo_tiago_ecoouro.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UM LOCAL DE ENTREGA VOLUNTÁRIA REGULAR E GRATUITA DE RESÍDUOS RECICLÁVEIS (METAL, PLÁSTICO, VIDRO, PAPEL E PAPELÃO).</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_089_paulo_tiago_clovis_ferias_servidor.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_089_paulo_tiago_clovis_ferias_servidor.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE PROPONHA A ALTERAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE OURO FINO PARA GARANTIR AO SERVIDOR PÚBLICO MUNICIPAL O GOZO DE 25 DIAS ÚTEIS DE FÉRIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>SUGERINDO QUE O MUNICÍPIO DISPONIBILIZE EQUIPES PARA LIMPEZA E MANUTENÇÃO DAS RUAS DOS BAIRROS RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_091_agostinho_meio_fio_jardim_independencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_091_agostinho_meio_fio_jardim_independencia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A INSTALAÇÃO DE MEIO-FIO NA RUA DOM PEDRO “I”, LOCALIZADA NO JARDIM INDEPENDÊCIA, PRÓXIMO À ESQUINA COM A RUA TUPIS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_092_chico_ajuda_produtores_geadas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_092_chico_ajuda_produtores_geadas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO ATENÇÃO ESPECIAL DO MUNICÍPIO AOS PRODUTORES QUE TIVERAM SUAS PLANTAÇÕES ATINGIDAS POR GEADAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_093_ph_projeto_de_lei_para_cessao_de_espaco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_093_ph_projeto_de_lei_para_cessao_de_espaco.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI VISANDO À CESSÃO DE UM ESPAÇO PÚBLICO PARA O “CÍRCULO ÍTALO BRASILIANO DI OURO FINO” PARA PROMOÇÃO DE NOVAS FESTAS CULTURAIS, REUNIÕES E OUTRAS ATIVIDADES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_094_tiago_colocacao_de_placas__dos_pontos_turisticos_da_cidade..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_094_tiago_colocacao_de_placas__dos_pontos_turisticos_da_cidade..pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_095_tiago_limpeza_dos_lagos_dos_palomos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_095_tiago_limpeza_dos_lagos_dos_palomos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A LIMPEZA NO LAGO DO BAIRRO DOS PALOMOS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_096_chico_projeto_conservador_das_aguas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_096_chico_projeto_conservador_das_aguas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI QUE DISCIPLINE O PROJETO CONSERVADOR DAS ÁGUAS, QUE AUTORIZA O EXECUTIVO A PRESTAR APOIO FINANCEIRO AOS PROPRIETÁRIOS RURAIS, VISANDO À IMPLANTAÇÃO DE AÇÕES PARA A MELHORIA DA QUALIDADE E QUANTIDADE DAS ÁGUAS NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_097_aparecido_reiteracao_do_pedido_de_banheiro_publico.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_097_aparecido_reiteracao_do_pedido_de_banheiro_publico.pdf</t>
   </si>
   <si>
     <t>REITERANDO O PEDIDO FEITO AO SENHOR PREFEITO MUNICIPAL, SUGERINDO A CONSTRUÇÃO DE UM BANHEIRO E FRALDÁRIO NO INÍCIO DO PRIMEIRO LAGO DO BAIRRO DOS PALOMOS</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_098_ph_parque_infantil_adaptado.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_098_ph_parque_infantil_adaptado.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A INSTALAÇÃO DE PARQUES INFANTIL ADAPTADOS COM BRINQUEDOS INCLUSIVOS PARA CRIANÇAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_099_ph_programa_ambulatorial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_099_ph_programa_ambulatorial.pdf</t>
   </si>
   <si>
     <t>SUGERINDO O ENVIO DE PROPOSIÇÃO LEGISLATIVA QUE VISE CRIAR, NO ÂMBITO DE NOSSO MUNICÍPIO, UM PROGRAMA AMBULATORIAL DE FISIOTERAPIA RESPIRATÓRIA PARA TRATAR SEQUELAS RESPIRATÓRIAS DOS PACIENTES QUE TIVERAM COVID-19</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_100_agostinho_projeto_de_lei_sobre_chacreamento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_100_agostinho_projeto_de_lei_sobre_chacreamento.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI QUE DISCIPLINE O SISTEMA DE CHACREAMENTO NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_101-_ph_que_o_executive_proponha_lei_de_incentivo_a_doacao_de_sangue_para_servidores_municipais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_101-_ph_que_o_executive_proponha_lei_de_incentivo_a_doacao_de_sangue_para_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI VISANDO INSTITUIR PROGRAMA DE INCENTIVO À DOAÇÃO DE SANGUE ENTRE OS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_102-_ph_solicita_ao_executivo_esforcos_para_recuperar_a_casa_do_cafe_com_leite.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_102-_ph_solicita_ao_executivo_esforcos_para_recuperar_a_casa_do_cafe_com_leite.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE NÃO MEÇA ESFORÇOS PARA REALIZAR A AQUISIÇÃO DA PROPRIEDADE HISTÓRICA “CASA DO CAFÉ COM LEITE” LOCALIZADA NA RUA SENADOR JÚLIO BRANDÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_103-_ph_solicita_ao_executivo_estudo_para_viabilizar_o___aparentamento_gemellaggio_entre_ouro_fino_e_cidade_portuguesa.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_103-_ph_solicita_ao_executivo_estudo_para_viabilizar_o___aparentamento_gemellaggio_entre_ouro_fino_e_cidade_portuguesa.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA ESTUDOS TÉCNICOS PARA VIABILIZAR A GEMINAÇÃO DA CIDADE DE OURO FINO COM UM MUNICÍPIO PORTUGUÊS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_104-_clovis_que_o_executive_proponha_lei_de_isencao_de_imposto_para_pessoas_com_molestias_graves.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_104-_clovis_que_o_executive_proponha_lei_de_isencao_de_imposto_para_pessoas_com_molestias_graves.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI QUE CONCEDA A ISENÇÃO DE IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU, PARA PESSOAS DIAGNOSTICADAS COM CÂNCER OU INSUFICIÊNCIA RENAL CRÔNICA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_105-_clovis_sugere_que_o_poder_executivo_crie_um_deposito_de_cascalho..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_105-_clovis_sugere_que_o_poder_executivo_crie_um_deposito_de_cascalho..pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE CRIE UM DEPÓSITO PARA O ACONDICIONAMENTO DE MATERIAIS SÓLIDOS DESTINADOS AO CASCALHAMENTO DE ESTRADAS VICINAIS DURANTE O PERÍODO CHUVOSO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_106-_agostinho_solicita_construcao_de_redutores_de_velocidade_na_ponte_preta.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_106-_agostinho_solicita_construcao_de_redutores_de_velocidade_na_ponte_preta.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO TANQUE E NA ENTRADA DO BAIRRO PONTE PRETA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_107-_agostinho_solicita_construcao_de_quadra_esportiva_com_grama_sintetica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_107-_agostinho_solicita_construcao_de_quadra_esportiva_com_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A CONSTRUÇÃO DE UMA QUADRA COM GRAMA SINTÉTICA PARA “FOOTBALL SOCIETY”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_108-_vanderlei_extensao_da_pavimentacao_do_bairros_dos_limas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_108-_vanderlei_extensao_da_pavimentacao_do_bairros_dos_limas.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE REALIZE A EXTENSÃO DA PAVIMENTAÇÃO QUE ESTÁ SENDO REALIZADA NA ESTRADA DO BAIRRO DOS LIMAS, ATÉ A PROPRIEDADE DO SR. GERALDO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_109-_vanderlei_extensao_rede_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_109-_vanderlei_extensao_rede_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DO SETOR COMPETENTE, QUE VIABILIZE O ESTUDO TÉCNICO PARA REALIZAR A INSTALAÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA DO BAIRRO DOS LIMAS. Faço a presente indicação, à qual espero acatamento pelo senhor</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_110-_teia_solicita_ao_executivo_a_construcao_de_redutores_de_velocidade_no_bairro_dos_pereiras.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_110-_teia_solicita_ao_executivo_a_construcao_de_redutores_de_velocidade_no_bairro_dos_pereiras.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A CONSTRUÇÃO DE TRÊS REDUTORES DE VELOCIDADE NO BAIRRO DOS PEREIRAS, PRÓXIMO À LANCHONETE DO MÁRCIO, BEM COMO, SEJA FEITO A COLOCAÇÃO DE PLACAS SINALIZADORAS DESTES REDUTORES</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_111-_teia_solicita_ao_executivo_que_proceda_a_colocacao_de_placas_indicativas_de_nomes_de_rua.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_111-_teia_solicita_ao_executivo_que_proceda_a_colocacao_de_placas_indicativas_de_nomes_de_rua.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A COLOCAÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUA NO BAIRRO SERRINHA, PARA QUE A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS POSSA REALIZAR A DISTRIBUIÇÃO POSTAL DOMICILIÁRIA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_112-_tiago_demarcacao_de_faixa_esportiva_para_esportes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_112-_tiago_demarcacao_de_faixa_esportiva_para_esportes.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE REALIZE A DEMARCAÇÃO DE PISTA DE CORRIDA NA ARENA DE OURO, BEM COMO, CONSTRUA SANITÁRIOS NO LOCAL</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_113-_tiago_que_o_executive_proponha_lei_de_incentivo_a_terraplanagem.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_113-_tiago_que_o_executive_proponha_lei_de_incentivo_a_terraplanagem.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI QUE INCENTIVE A TERRAPLANAGEM EM LOCAIS DE INVESTIMENTOS TURÍSTICOS NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_114-_tiago_que_o_executive_proponha_lei_de_concessao_de_areas_para_investimento_turisticos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_114-_tiago_que_o_executive_proponha_lei_de_concessao_de_areas_para_investimento_turisticos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI QUE REGULAMENTE A CONCESSÃO DE ÁREAS PÚBLICAS PARA INVESTIMENTOS TURÍSTICOS NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE CRIE UMA SECRETARIA DE MEIO AMBIENTE E SUSTENTABILIDADE PARA O MUNICÍPIO DE OURO FINO</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_116-_tiago_solicita_ao_executivo_que_a_indenizacao_da_vale_seja_utilizada_para_reparacao_ambiental..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_116-_tiago_solicita_ao_executivo_que_a_indenizacao_da_vale_seja_utilizada_para_reparacao_ambiental..pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE UTILIZE A INDENIZAÇÃO RECEBIDA PELA EMPRESA “VALE”, REFERENTE AO DESASTRE AMBIENTAL EM BRUMADINHO, PARA INVESTIR NO TRATAMENTO DE ÁGUA E ESGOTO; DEFENDER O RIO MOGI GUAÇU E PARA CONSERVAR E PROTEGER AS NASCENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_117-_tiago_solicita_ao_executivo_que_encaminhe_o_projeto_adote_uma_praca.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_117-_tiago_solicita_ao_executivo_que_encaminhe_o_projeto_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>SEGERINDO QUE SE DIGNE A ANALISAR A POSSIBILIDADE DE ENCAMINHAR UM PROJETO DE LEI PARA O LEGISLATIVO, CUJO OBJETO VERSA SOBRE A POSSIBILIDADE DE IMPLANTAR NO ÂMBITO MUNICIPAL O PROGRAMA “ADOTE UMA PRAÇA” PELAS RAZÕES QUE PASSA A EXPOR.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_118-_ph_que_o_executive_crie_o_conselho_municpal_de_deficiencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_118-_ph_que_o_executive_crie_o_conselho_municpal_de_deficiencia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE INSTITUA O CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA-COMPEDE.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_119-_clovis_sugere_que_o_poder_executivo_que_instale_um_playground_no_tabuao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_119-_clovis_sugere_que_o_poder_executivo_que_instale_um_playground_no_tabuao.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA INSTALADO UM PARQUINHO INFANTIL NO BAIRRO DO TABUÃO</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_120-_clovis_sugere_que_o_poder_executivo_que_seja_realizado_a_pavimentacao_asfaltica_da_rua_joaquim_inacio_bueno_proximo_a_escola_municipal_bene.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_120-_clovis_sugere_que_o_poder_executivo_que_seja_realizado_a_pavimentacao_asfaltica_da_rua_joaquim_inacio_bueno_proximo_a_escola_municipal_bene.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA DA RUA JOAQUIM INÁCIO BUENO, PRÓXIMO A ESCOLA MUNICIPAL BENEDITO BRAZ CONSENTINO DO DISTRITO DE SÃO JOSÉ</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_121-_teia_solicita_ao_executivo_manutencao_na_rua_paulo_marinho.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_121-_teia_solicita_ao_executivo_manutencao_na_rua_paulo_marinho.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE DIRECIONE ESFORÇOS PARA REALIZAR A MANUTENÇÃO DA RUA PAULO MARINHO NO BAIRRO SERRINHA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_122-_teia_solicita_ao_executivo_que_coloque_grades_de_protecao_no_lago.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_122-_teia_solicita_ao_executivo_que_coloque_grades_de_protecao_no_lago.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A INSTAÇÃO DE GRADES DE PROTEÇÃO NO LAGO DO PALOMOS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_123-_agostinho_solicita_construcao_de_redutores_de_velocidade_nos_peitudos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_123-_agostinho_solicita_construcao_de_redutores_de_velocidade_nos_peitudos.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE viabilize A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NO BAIRRO SÃO SEBASTIÃO DOS PEITUDOS, NA VARGEM GRANDE, PRÓXIMO À IGREJA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_124-_agostinho_solicita_ao_executivo_a_pavimentacao_do_bairro_sao_jose_ate_a_escolinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_124-_agostinho_solicita_ao_executivo_a_pavimentacao_do_bairro_sao_jose_ate_a_escolinha.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA ESCOLINHA, QUE LIGA O BAIRRO DE SÃO JOSÉ DO MATO DENTRO ATÉ O BAIRRO DA ESCOLINHA.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>SUGERINDO QUE NO INÍCIO DO EXERCÍCIO FINANCEIRO DE 2022, SEJA ENVIADO A ESTA CASA DE LEIS, PROJETO DE LEI VISANDO MAJORAR O VALOR DO AUXÍLIO-ALIMENTAÇÃO PAGO AOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E INDIRETA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_126-_if_sul_de_minas_equoterapia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_126-_if_sul_de_minas_equoterapia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE ESTABELEÇA CONVÊNIO COM O INSTITUTO FEDERAL SUL DE MINAS, CAMPUS INCONFIDENTES, PARA QUE NOSSO MUNICÍPIO SEJA BENEFICIADO COM A EQUOTERAPIA</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_127-_solicita_alteracao_no_estatuto_do_servidor_publico_para_conceder_jornada_diferenciada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_127-_solicita_alteracao_no_estatuto_do_servidor_publico_para_conceder_jornada_diferenciada.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENVIADO A ESTA CASA DE LEIS, PROJETO DE LEI VISANDO ALTERAR O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, PARA INCLUIR JORNADA DE TRABALHO DIFERENCIADA PARA O SERVIDOR DEFICIENTE, OU QUE TIVER CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_128-_solicita_ampliacao_do_horario_de_atendimento_na_ubs.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_128-_solicita_ampliacao_do_horario_de_atendimento_na_ubs.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE ANALISE A POSSIBILIDADE DE AMPLIAR O HORÁRIO DE ATENDIMENTO DE PELO MENOS UMA UNIDADE BÁSICA DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_129-_solicita_ao_executivo_que_amplie_o_atendimento_das_creches.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_129-_solicita_ao_executivo_que_amplie_o_atendimento_das_creches.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SE DIGNE A ESTUDAR A VIABILIDADE DE AMPLIAR O ATENDIMENTO DAS CRECHES E PRÉ-ESCOLAS, PARA ATENDER A NECESSIDADE DAS FAMÍLIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_130-_solicita_ao_executivo_ampliacao_do_atendimento_medico.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_130-_solicita_ao_executivo_ampliacao_do_atendimento_medico.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE REALIZE A AMPLIAÇÃO DO ATENDIMENTO MÉDICO NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO, BEM COMO, DA REATIVAÇÃO DAS UNIDADES INOPERANTES</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_131-_sugere_que_o_poder_executivo_realize_a_manutencao_da_rua.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_131-_sugere_que_o_poder_executivo_realize_a_manutencao_da_rua.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA REALIZADA MELHORIAS NA ESTRADA DO CALIXTO QUE LIGA O BAIRRO DA BARRA AO BAIRRO DO TAGUÁ</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_132-_sugere_que_o_poder_executivo_instale_cercas_de_protecao_no_lago_dos_palomos_para_proteger_as_criancas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_132-_sugere_que_o_poder_executivo_instale_cercas_de_protecao_no_lago_dos_palomos_para_proteger_as_criancas.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJAM INSTALADAS GRADES DE PROTEÇÃO AO LADO DO PARQUE INFLÁVEL LOCALIZADO NO RECANTO DOS LAGOS, EM FRENTE A GRUTA DA SANTA, PARA GARANTIR A SEGURANÇA DA CRIANÇAS QUE ALI SE DIVERTEM.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_133-_lei_de_incentivo_a_doacao_de_sangue.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_133-_lei_de_incentivo_a_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROPONHA PROJETO DE LEI DE INCENTIVO À DOAÇÃO DE SANGUE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_134-_monitores_de_apoio_para_atender_as_demandas_do_municipio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_134-_monitores_de_apoio_para_atender_as_demandas_do_municipio.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE REALIZE A CONTRATAÇÃO DE PROFESSORES DE APOIO PARA ALUNOS COM NECESSIDADES ESPECIAIS, EM CARÁTER TEMPORÁRIO, NA REDE DE EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE UMA GUARDA MUNICIPAL EM OURO FINO-MG.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_136-_sugeri_que_seja_criada_lei_que_afasta_gestante_do_trabalho.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_136-_sugeri_que_seja_criada_lei_que_afasta_gestante_do_trabalho.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, PROJETO DE LEI VISANDO CONCEDER AFASTAMENTO DA SERVIDORA PÚBLICA MUNICIPAL GESTANTE DE ATIVIDADES PRESENCIAIS EM DECORRÊNCIA DA SITUAÇÃO DE EMERGÊNCIA DE SAÚDE PÚBLICA DO NOVO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_137-_sugeri_que_seja_ofertada_capacitacao_para_os_funcionarios_publicos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_137-_sugeri_que_seja_ofertada_capacitacao_para_os_funcionarios_publicos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA OFERTADA CAPACITAÇÃO PARA OS SERVIDORES DA ÁREA DA SAÚDE PÚBLICA MUNICIPAL, REFERENTE AO ATENDIMENTO HUMANIZADO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_138-_instituicao_karyda_de_saude_mental.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_138-_instituicao_karyda_de_saude_mental.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE INSTITUA PARCEIRA COM A INSTITUIÇÃO KARYDA_x000D_
 PARA CRIAR UM CENTRO DE ATENÇÃO PSICOSSOCIAL –CAPS, NO_x000D_
 MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_139-_rio_mogi.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_139-_rio_mogi.pdf</t>
   </si>
   <si>
     <t>SUGERINDO QUE SE DIGNE A ANALISAR A_x000D_
 POSSIBILIDADE DE ENCAMINHAR PROPOSIÇÃO DE LEI COM O_x000D_
 OBJETIVO DE CRIAR UM PROGRAMA CONSERVADOR DO RIO MOGI,_x000D_
 DE FORMA QUE O MUNICÍPIO PRESTE APOIO TÉCNICO, DE FOMENTO_x000D_
 E FINANCEIRO AOS PROPRIETÁRIOS RURAIS DE NOSSA_x000D_
 MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_140-_museu.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_140-_museu.pdf</t>
   </si>
   <si>
     <t>SUGERINDO A CRIAÇÃO DE UM MUSEU HISTÓRICO E CULTURAL NA CIDADE DE OURO FINO E REATIVAÇÃO DO MEMORIAL FOTOGRÁFICO IDEALIZADO PELO SR. PLÍNIO MIRANDA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_141-_sugerindo_o_aumento_do_atendimento_no_cisasmesp.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_141-_sugerindo_o_aumento_do_atendimento_no_cisasmesp.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE AUMENTE O NÚMERO DE ATENDIMENTO NAS_x000D_
 ESPECIALIDADES MÉDICAS DISPONÍVEIS NO CONVÊNIO COM O_x000D_
 CISAMESP, COM MAIOR PROCURA EM NOSSO MUNICÍPIO. BEM COMO,_x000D_
 ESTABELEÇA NOVOS CONVÊNIOS NA ÁREA DA OFTALMOLOGIA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_142-_que_o_executivo_cumpa_a_lei_13.443__-17_sobre_brinquedos_adaptados.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_142-_que_o_executivo_cumpa_a_lei_13.443__-17_sobre_brinquedos_adaptados.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL, QUE EM OBEDIÊNCIA A LEI FEDERAL Nº 13.443/2017,_x000D_
 REALIZE A INSTALAÇÃO DE PARQUES INFANTIS ADAPTADOS COM_x000D_
 BRINQUEDOS INCLUSIVOS PARA CRIANÇAS COM NECESSIDADES_x000D_
 ESPECIAIS</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_143-_sugeri_que_seja_criada_lei_concede_prazo_maio_de_licenca_paternidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_143-_sugeri_que_seja_criada_lei_concede_prazo_maio_de_licenca_paternidade.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, PROJETO_x000D_
 DE LEI VISANDO CONCEDER AMPLIAÇÃO DO PRAZO DE LICENÇA_x000D_
 PATERNIDADE AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_144-_que_o_executivo_estabeleca_ponto_facultaitvo_no_dia_do_servidor.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_144-_que_o_executivo_estabeleca_ponto_facultaitvo_no_dia_do_servidor.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE SEJA INCLUÍDO NO ESTATUTO DOS SERVIDORES_x000D_
 PÚBLICOS CIVIS DO MUNICÍPIO DE OURO FINO,_x000D_
 PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS NO_x000D_
 DIA 28 DE OUTUBRO, DATA EM QUE É COMEMORADO O DIA DO_x000D_
 SERVIDOR PÚBLICO</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_145-_solicita_caampanha_de_conscientizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_145-_solicita_caampanha_de_conscientizacao.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR_x000D_
 PREFEITO MUNICIPAL QUE PROMOVA CAMPANHA EDUCATIVA SOBRE_x000D_
 A LIMPEZA URBANA E O RECOLHIMENTO DE FEZES DE ANIMAIS NOS_x000D_
 LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/265/indicacao_146-_solicita_rotatoria_e_placas_de_transito.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/265/indicacao_146-_solicita_rotatoria_e_placas_de_transito.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR_x000D_
 PREFEITO MUNICIPAL QUE CONSTRUA UMA ROTATÓRIA E PROCEDA_x000D_
 A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO INDICATIVAS NO_x000D_
 ENTRONCAMENTO ENTRE A AVENIDA PALMÁCIO BUTTI E A AVENIDA_x000D_
 FRANCISCO DELMIRO SEROZINI, NO BAIRRO JARDIM AEROPORTO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_147-_fundo_municpal_do_meio_ambiente..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_147-_fundo_municpal_do_meio_ambiente..pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE CRIE O FUNDO MUNICIPAL DO MEIO AMBIENTEFMMA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/267/indicacao_148-_solicita_ao_passarela_elevada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/267/indicacao_148-_solicita_ao_passarela_elevada.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO_x000D_
 MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE UMA PASSAGEM DE_x000D_
 PEDESTRE ELEVADA ENTRE A RUA GUARDA MOR LUSTOSA E A RUA_x000D_
 FRANCISCO JUVENAL DE OLIVEIRA, PRÓXIMO A EMPRESA_x000D_
 TECNOSOL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_149-_reforma_dos_banheiros_do_mercadao_e_velorio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_149-_reforma_dos_banheiros_do_mercadao_e_velorio.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A REFORMA DOS SANITÁRIOS DO MERCADO E DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_150-_reforma_da_ponte_da_avenida_perimetral.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_150-_reforma_da_ponte_da_avenida_perimetral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A REFORMA DA PONTE LOCALIZADA NA AVENIDA PERIMETRAL EM FRENTE A ACADEMIA FORMA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_151-_manutenao_da_estrada_de_sao_jose_a_barra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_151-_manutenao_da_estrada_de_sao_jose_a_barra.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A ABERTURA DA ESTRADA RURAL QUE LIGA O BAIRRO DE SÃO JOSÉ AO BAIRRO DA BARRA,</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_152-_abertura_de_rua_e_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_152-_abertura_de_rua_e_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROCEDA A ABERTURA E A PAVIMENTAÇÃO ASFÁLTICA DE UMA NOVA RUA NO DISTRITO INDUSTRIAL DE CRISÓLIA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_153-_solicita_a_contratacao_de_terapeutas_ocupacionais_na_estrategia_sude_da_familia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_153-_solicita_a_contratacao_de_terapeutas_ocupacionais_na_estrategia_sude_da_familia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL, QUE EM OBEDIÊNCIA A LEI FEDERAL Nº 14.231/2021, REALIZE A CONTRATAÇÃO DE FISIOTERAPEUTAS E TERAPEUTAS OCUPACIONAIS NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA NO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_154-_revitalizacao_dos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_154-_revitalizacao_dos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL, QUE EM NOSSO MUNICÍPIO SEJA FEITO UM TRABALHO DE REVITALIZAÇÃO DOS ABRIGOS (PONTO DE ÔNIBUS) JÁ EXISTENTES, BEM COMO, SEJA INSTALADO UM ABRIGO NO BAIRRO BELA VISTA, PRÓXIMO A FÁBRICA DE BLOCOS DO SR. LUÍS PEREIRA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_155-_sugeri_a_limpeza_do_bairro_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_155-_sugeri_a_limpeza_do_bairro_capelinha.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE EFETUE A LIMPEZA DO BAIRRO CAPELINHA, BEM COMO, DESIGNE UM SERVIDOR PÚBLICO MUNICIPAL DO DEPARTAMENTO DE LIMPEZA PÚBLICA PARA ATUAR PERMANENTEMENTE NESTE IMPORTANTE BAIRRO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_156-_geif_maior_celeridade_na_geracao_de_empregos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_156-_geif_maior_celeridade_na_geracao_de_empregos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE O GRUPO EXECUTIVO DE INCENTIVOS FISCAIS-GEIF TENHA MAIOR CELERIDADE E COMPROMETIMENTO NA ANÁLISE E AVALIAÇÃO DAS CONCESSÕES DE INCENTIVOS FISCAIS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_157-_distrito_industrial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_157-_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE PROMOVA UMA MELHOR INFRAESTRUTURAÇÃO DOS DISTRITOS INDUSTRIAIS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_158-_transporte_publico_para_servidores_publicos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_158-_transporte_publico_para_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE INSTITUA O VALE TRANSPORTE AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_159-_sugerindo_o_aumento_salarial_dos_tecnicos_de_enfermagem..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_159-_sugerindo_o_aumento_salarial_dos_tecnicos_de_enfermagem..pdf</t>
   </si>
   <si>
     <t>SUGERINDO O AUMENTO SALARIAL DOS TÉCNICOS EM ENFERMAGEM DO MUNICÍPIO DE OURO FINO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_160-_solicita_construcao_de_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_160-_solicita_construcao_de_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A CONSTRUÇÃO DE ACADEMIAS AO AR LIVRE NOS BAIRROS DOS CANELEIRAS, ESCOLINHA E SÃO JOSÉ.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_161-_projeto_jovem_trabalhador.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_161-_projeto_jovem_trabalhador.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PROJETO EM BENEFÍCIO DO JOVEM TRABALHADOR.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_162-_solicita_a_criacao_do_centro_municipal_para_criancas_com_teia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_162-_solicita_a_criacao_do_centro_municipal_para_criancas_com_teia.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE CRIE O CENTRO MUNICIPAL DE ASSISTÊNCIA INTEGRAL AO PACIENTE COM TRANSTORNO DO ESPECTRO AUTISTA (TEA).</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Vereador Paulo Cantuária (Bem-ti-vi)</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_163-_solicita_construcao_de_redutores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_163-_solicita_construcao_de_redutores.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA MANOEL JESUÍNO DE CARVALHO, AO FINAL DO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_164-_solicita_conserto_das_lampadas_dos_peitudos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_164-_solicita_conserto_das_lampadas_dos_peitudos.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A TROCA DAS LÂMPADAS QUEIMADAS NA PRAÇA E NA QUADRA ESPORTIVA DO BAIRRO PEITUDOS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_165-_solicita_a_aquisicao_de_um_andaime_para_o_departamento_de_iluminacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_165-_solicita_a_aquisicao_de_um_andaime_para_o_departamento_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE REALIZE A AQUISIÇÃO DE UM ANDAIME DESTINADO AO USO DO DEPARTAMENTO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_166-_solicita_a_limpeza_do_pronto_atendimento..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_166-_solicita_a_limpeza_do_pronto_atendimento..pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL PARA QUE PROVIDENCIE A LIMPEZA PERIÓDICA DO PRONTO ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Clóvis Coldibeli, Vereador Francisco Carlos Maciel, Vereador Fábio Anderson da Silva, Vereador José Agostinho Muroni, Vereador Marco Antônio da Silva, Vereador Paulo Cantuária (Bem-ti-vi), Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereador Vanderlei do Taekwondo, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_167_-_lei_de_estimulo_ao_desenvolvimento_rural.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_167_-_lei_de_estimulo_ao_desenvolvimento_rural.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO SENHOR PREFEITO MUNICIPAL QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA, PROJETO DE LEI VISANDO CONCEDER INCENTIVOS AO DESENVOLVIMENTO ECONÔMICO DA PRODUÇÃO RURAL E DO TURISMO RURAL</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_168_-_contratacao_de_neuropsicologo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_168_-_contratacao_de_neuropsicologo.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE REALIZE A CONTRATAÇÃO DE UM NEUROPSICÓLOGO PARA O ATENDIMENTO DE SAÚDE MUNICIPAL</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_169_-_congelamento_de_iptu.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_169_-_congelamento_de_iptu.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE CONGELAR O IPTU DO MUNICÍPIO DE OURO FINO PARA O EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_170-_manutencao_da_estrada_e_do_local.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_170-_manutencao_da_estrada_e_do_local.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A MANUTENÇÃO DA RUA JOSÉ VICENTE DUTRA, PRÓXIMA AO LAGO DOS PALOMOS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_171-_solicita_banheiro_com_fraldario_no_lago_dos_palomos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_171-_solicita_banheiro_com_fraldario_no_lago_dos_palomos.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_172-_sugeri_a_limpeza_do_bairro_santa_rita.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_172-_sugeri_a_limpeza_do_bairro_santa_rita.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO SENHOR PREFEITO MUNICIPAL QUE EFETUE PERIODICAMENTE A LIMPEZA DO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1/67cea5a73124aa686db6f33852b97b84.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1/67cea5a73124aa686db6f33852b97b84.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.º 72/2012, de autoria da Deputada Federal Gorete Pereira, que tramita perante o Senado Federal, cujo propósito é incluir os profissionais de fisioterapia e terapia ocupacional no PSF – Programa Saúde da Família,…</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2/67a54531f157970880ee998a595c7bcb.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2/67a54531f157970880ee998a595c7bcb.pdf</t>
   </si>
   <si>
     <t>Apela ao Senado Federal para aprovar o Projeto de Lei n.º 3.204/2019, que regulamenta a profissão de Fisioterapeuta no país – Autoria: Vereador Paulo Henrique Chiste da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/3/8b639961e4c0f7b2c30c37a2f9b41af8.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/3/8b639961e4c0f7b2c30c37a2f9b41af8.pdf</t>
   </si>
   <si>
     <t>Moção de Manifestação de Apoio ao Projeto de Lei n.º 6.330 de 2019, que altera a Lei n.º 9.565 de 03 de junho de 1998 (Lei dos Planos de Saúde), de autoria do Senador Reguffe, para ampliar o acesso a…</t>
   </si>
   <si>
     <t>Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/4/a226a628ca7edc2d1e056956cf23af2f.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/4/a226a628ca7edc2d1e056956cf23af2f.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.º 4222 de 2019, que dispõe sobre a obrigatoriedade da presença de enfermeira ou outro profissional de enfermagem durante o exame ginecológico</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/5/29bbc7fea26a2cad09f86562ba20395d.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/5/29bbc7fea26a2cad09f86562ba20395d.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às autoridades competentes para que o gasoduto (Paulinia/SP à Jacutinga/MG), se estenda também aos municípios de Ouro Fino e cidades vizinhas</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/6/e1fd7d0ffedec55f7d9c2d7ea74831df.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/6/e1fd7d0ffedec55f7d9c2d7ea74831df.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às autoridades competentes para que seja instalada uma unidade do Corpo de Bombeiros Militar em Ouro Fino</t>
   </si>
   <si>
     <t>Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/7/8991788ca524f8e570a376900d25da16.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/7/8991788ca524f8e570a376900d25da16.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.º 2.564/2020 que tramita no Congresso Nacional</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/8/78a3b3cd072aa72428fbc9f0114c969c.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/8/78a3b3cd072aa72428fbc9f0114c969c.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador do Estado de Minas Gerais para a implantação de uma unidade de saúde temporária para assistência hospitalar (Hospital de Campanha), voltada para o atendimento aos pacientes no âmbito da emergência pela Pandemia da COVID-19 no Sul de Minas</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/9/2f20dbc4de0647104d46fbd6921febb5.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/9/2f20dbc4de0647104d46fbd6921febb5.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de lei n.º 744/2020 que garante adicional de insalubridade para profissionais de saúde em hospitais onde haja atendimento de pacientes infectados pelo novo coronavírus, em trâmite na Câmara dos Deputados</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/10/e978168495bedc1fd4dbe758369ca75f.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/10/e978168495bedc1fd4dbe758369ca75f.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar em honra ao falecimento do ex-prefeito de Ouro Fino, Sr. Sebastião Favilla</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/11/8e90ad8dbf550a3ed09957d752a589e2.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/11/8e90ad8dbf550a3ed09957d752a589e2.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que retome, no município de Ouro Fino/MG, a oferta dos cursos de graduação em Farmácia e Odontologia mediante a instalação de um Campus Avançado da Universidade Federal de Alfenas (UNIFAL)</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador José Agostinho Muroni, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/12/1f7a8facb33386f74e00315d5daf6676.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/12/1f7a8facb33386f74e00315d5daf6676.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para que nos seja dado um posicionamento claro sobre o andamento do processo de concessão da Rodovia MG-290</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/13/2597592490d49e534015258c6f61713f.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/13/2597592490d49e534015258c6f61713f.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à tramitação e aprovação do Projeto de Lei Federal n.º 5595/2020, que tem por objetivo "Dispor sobre o reconhecimento da Educação Básica e de Ensino Superior, em formato presencial, como serviços e atividades essenciais e estabelece diretrizes para o retorno seguro às aulas presenciais</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/14/812915bb550924741c422da94e2a04e5.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/14/812915bb550924741c422da94e2a04e5.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal n.º 1985/2019, que dispõe sobre a permanência do profissional fisioterapeuta nos Centros de Terapia Intensiva - CTIS, adulto, pediátrico e neonatal e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/15/abddff46fa1a19b0cfcfb060a145bcfb.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/15/abddff46fa1a19b0cfcfb060a145bcfb.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Estadual n.º 2.617/2021, que dispõe sobre a obrigatoriedade de consulta prévia a comunidade escolar para fins de descentralização de ensino dos anos iniciais do ensino fundamental das escolas públicas do Estado de Minas Gerais</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/16/b89452eaeef25c13360110c8a3ec4231.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/16/b89452eaeef25c13360110c8a3ec4231.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Requerimento Ordinário n.º 1.047/2021, do Deputado Professor Cleiton (PSB) e outros, que solicitou a constituição de Comissão Parlamentar de Inquérito para investigar fatos determinados consistentes na possível prática de ilegalidades na gestão da Companhia Energética de Minas Geris – CEMIG</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/17/347288c88537cd559776825b73bcaa2b.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/17/347288c88537cd559776825b73bcaa2b.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governador para que faça incluir o município de Ouro Fino no Plano Estratégico Ferroviário (PEF) de Minas Gerais (na linha férrea turística e de cargas)</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/18/247f22e96853bf8eb41d75d59cad0bfd.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/18/247f22e96853bf8eb41d75d59cad0bfd.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal n.º 2.113 de 2019 que dispõe sobre a cirurgia plástica de reconstrução mamária de mama decorrente de tratamento de câncer</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Francisco Carlos Maciel, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/19/4547a140937675be0afc04c2ce63f726.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/19/4547a140937675be0afc04c2ce63f726.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei Federal n.º 1.126/2021</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/20/0fabee9fc68d8599663186b507fc33db.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/20/0fabee9fc68d8599663186b507fc33db.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à Emenda nº 001 à PEC 008/2019</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/21/590a16a258a5d2ecaaae98acd6b02a0f.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/21/590a16a258a5d2ecaaae98acd6b02a0f.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à aprovação do aumento para o Fundo Especial de Financiamento de Campanha (Fundão Eleitoral)</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/22/14ada9ce2b0b524601708ef6e89ef7ed.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/22/14ada9ce2b0b524601708ef6e89ef7ed.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às autoridades competentes para instalação de uma Delegacia Regional de Polícia no município de Ouro Fino/MG</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/23/d7137e2a9336e06c26a32285f1bb1b18.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/23/d7137e2a9336e06c26a32285f1bb1b18.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às autoridades competentes para instalação de um Instituto Médico Legal (IML) em Ouro Fino/MG</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/24/996cdcf54737094d51be83e7f7cf7e1e.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/24/996cdcf54737094d51be83e7f7cf7e1e.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo às autoridades competentes para instalação de um Posto de Atendimento da Receita Federal no Município de Ouro Fino/MG</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/25/6a79f07858c1356545f82bcfc3263ae6.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/25/6a79f07858c1356545f82bcfc3263ae6.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do Projeto de Lei n.º 1.731 de 2021, em tramitação no Senado Federal, que estabelece o piso salarial nacional para os fisioterapeutas e terapeutas ocupacionais</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/26/f765cf3932befe4ba7899cb654cf4221.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/26/f765cf3932befe4ba7899cb654cf4221.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Lei n.º 3.598/2021, que tem como escopo alterar a Lei n.º 10.257 de 10 de julho de 2001, que regulamenta os artigos 182 e 183 da Constituição Federal, estabelece diretrizes gerais da Política Urbana e dá outras providências, para favorecer a prática do ciclismo e promover a integração de modais no transporte urbano</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/27/8c9e8e0298d4f0567df4e0d3cbd9a64a.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/27/8c9e8e0298d4f0567df4e0d3cbd9a64a.pdf</t>
   </si>
   <si>
     <t>Moção de apelo para que as autoridades competentes direcionem esforços para instalar em Ouro Fino uma Unidade de Atendimento Integrado (UAI)</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador José Agostinho Muroni, Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/28/ca023b94736b7370ff829a5dfa59f0a3.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/28/ca023b94736b7370ff829a5dfa59f0a3.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio à aprovação do Projeto de Lei n.º 1.605/2019, em tramitação no Senado Federal, com suas referidas emendas apresentadas por essa Casa Legislativa, que Institui o Estatuto da Pessoa com Câncer e dá outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_029_de_apoio_ao_projeto_de_resolucao_do_senado_prs_no_55_de_2018_.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_029_de_apoio_ao_projeto_de_resolucao_do_senado_prs_no_55_de_2018_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE_x000D_
 RESOLUÇÃO DO SENADO (PRS Nº 55 DE 2018),</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_030_de_apoio_ao_projeto_de_lei_no_5656_2020.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_030_de_apoio_ao_projeto_de_lei_no_5656_2020.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI Nº 5.656/2020</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_031_de_apelo_ao_projeto_de_lei_no_17_2021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_031_de_apelo_ao_projeto_de_lei_no_17_2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PELA APROVAÇÃO DO PROJETO DE LEI N.º 17/2021</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Paulo Cantuária (Bem-ti-vi)</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_032_de_apoio_pl_3507.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_032_de_apoio_pl_3507.pdf</t>
   </si>
   <si>
     <t>e MOÇÃO DE APOIO AO PROJETO DE LEI N.º 3.507/2021, DE AUTORIA DO EXCELENTÍSSIMO SR. DEPUTADO FEDERAL LAÉRCIO OLIVEIRA, QUE TEM POR OBJETIVO INSTITUÍR O PROGRAMA DE DESENVOLVIMENTO DA INDÚSTRIA DE FERTILIZANTES – PROFERT.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_033_radio_difusora.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_033_radio_difusora.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Clóvis Coldibeli, Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_034_apoio_pl3657.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_034_apoio_pl3657.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A APROVAÇÃO DO PROJETO DE LEI nº. 3.657 de 2020, em tramitação nesta casa, de autoria do Senador Paulo Paim (PT/RS), que busca " Inserir o §2º no artigo 40 da Lei n. 8.213 de 24 de julho de 1991, renumerando-se o atual parágrafo único para § 1º, para dobrar, no ano de 2020, o abono anual dos segurados e dependentes do Regime Geral de Previdência Social”</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/39/mocao_035_apoio_pl_3.660.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/39/mocao_035_apoio_pl_3.660.pdf</t>
   </si>
   <si>
     <t>, a presente Moção de Apoio ao Projeto de Lei n.º 3.660 de 2021, de autoria da Senadora Zenaide Maia (PROS/RN), que busca "Alterar a lei n.º 13.146 de 06 de julho de 2015, que institui a Lei Brasileira de Inclusão da Pessoa com Deficiência (Estatuto da Pessoa com Deficiência), para dispor que o laudo que ateste deficiência permanente terá validade indeterminada”</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_036-__de_apoio_ao_projeto_de_lei_169__de_2018.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_036-__de_apoio_ao_projeto_de_lei_169__de_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI n.º 169 de 2018, pelo seu justo e meritório objetivo, que é alterar a lei n.º 12.764 de 27 de Dezembro de 2012, que institui a Política Nacional de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista, para tornar obrigatório a criação de Centros de Assistência Integral ao paciente com Transtorno do Espectro Autista no Sistema Único de Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/41/mocao_037_-_de_apoio_ao_projeto_de_lei_no_3083.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/41/mocao_037_-_de_apoio_ao_projeto_de_lei_no_3083.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO PROJETO DE LEI n.º 3.083 de 2021, de autoria do nobre Deputado Estadual Dalmo Ribeiro Silva (PSDB), que busca de maneira ímpar, Conferir ao Município de Ouro Fino/MG, o Título de Berço da Imigração Italiana no Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_decreto_legislativo_001_hm_marco_talento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_decreto_legislativo_001_hm_marco_talento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do diploma de Honra ao mérito ao Sr. Marco Talento</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_decreto_legislativo_002_rua_antonio_assis.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_decreto_legislativo_002_rua_antonio_assis.pdf</t>
   </si>
   <si>
     <t>Denomina de Dr. Antônio Assis a rua que especifica</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_decreto_legislativo_003_rua_eduardo_silverio_brandao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_decreto_legislativo_003_rua_eduardo_silverio_brandao.pdf</t>
   </si>
   <si>
     <t>Denomina de Eduardo Silverio Brandão a rua que especifica</t>
   </si>
   <si>
     <t>Comissão - Legislação, Justiça, Finanças e Redação Final, Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_decreto_legislativo_004_acata_o_veto_ao_pl_3.205.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_decreto_legislativo_004_acata_o_veto_ao_pl_3.205.pdf</t>
   </si>
   <si>
     <t>Acata o Veto ao PL. 3.205-2021</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_decreto_legislativo_005_ch_anderson_luis_coelho.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_decreto_legislativo_005_ch_anderson_luis_coelho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do título de cidadão honorário ourofinense ao Ilmo. Sr. Anderson Luis Coelho</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_decreto_legislativo_006_ch_marcia_maria_ribeiro_lemes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_decreto_legislativo_006_ch_marcia_maria_ribeiro_lemes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃ HONORÁRIA OURO-FINENSE A ILMA. SRA. MÁRCIA MARIA RIBEIRO LEMES.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_decreto_legislativo_007_rua_renato_lomonaco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_decreto_legislativo_007_rua_renato_lomonaco.pdf</t>
   </si>
   <si>
     <t>Denomina de Renato Lomonaco a Rua Projetada 02 do Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_decreto_legislativo_008_rua_ladislau_de_souza.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_decreto_legislativo_008_rua_ladislau_de_souza.pdf</t>
   </si>
   <si>
     <t>Denomina de Ladislau de Souza a Rua Projetada 03 do Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_decreto_legislativo_009_rua_maria_aparecida_silva_de_lima.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_decreto_legislativo_009_rua_maria_aparecida_silva_de_lima.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Aparecida Silva de Lima a Rua Projetada “04”, localizada no Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_010_rua_cantora_lirica_priscila_ferrari_dias_da_silva_avila.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_010_rua_cantora_lirica_priscila_ferrari_dias_da_silva_avila.pdf</t>
   </si>
   <si>
     <t>Denomina de Cantora Lírica Priscila Ferrari Dias da Silva Ávila a Rua Projetada 05, localizada no Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_decreto_legislativo_011_rua_maria_tereza_de_almeida.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_decreto_legislativo_011_rua_maria_tereza_de_almeida.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Tereza de Almeida a Rua “A”, localizada no Residencial São Francisco “I” e “II”, neste Município.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_decreto_legislativo_012_honra_ao_merito_glauco_academia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_decreto_legislativo_012_honra_ao_merito_glauco_academia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE HONRA AO MÉRITO Á EMPRESA GLAUCO ACADEMIA E AO SEU SÓCIO-FUNDADOR, EMPRESÁRIO GLAUCO PEREIRA DE ASSIS.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_decreto_legislativo_013_prestacao_de_contas_2019_aprova.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_decreto_legislativo_013_prestacao_de_contas_2019_aprova.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Prestação Anual de Contas do Executivo Municipal, referente ao exercício financeiro de 2019 e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_decreto_legislativo_014_ch_cidadao_honorario_-_elcio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_decreto_legislativo_014_ch_cidadao_honorario_-_elcio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO_x000D_
 OURO-FINENSE AO TENENTE ÉLCIO HEREMITA DE OLIVEIRA,_x000D_
 COMANDANTE DA 81ª COMPANHIA DE POLÍCIA MILITAR DO ESTADO DE_x000D_
 MINAS GERAIS.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_decreto_legislativo_015_rua_dona_leyde_1.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_decreto_legislativo_015_rua_dona_leyde_1.pdf</t>
   </si>
   <si>
     <t>Denomina de Professora Leyde Moraes Guimarães a Rua Projetada “09”, localizada no Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_decreto_legislativo_016_rua_amelio_favilla.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_decreto_legislativo_016_rua_amelio_favilla.pdf</t>
   </si>
   <si>
     <t>Denomina de Amélio Favilla a Rua Projetada “06”, localizada no Loteamento Parque dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_legislativo_017_acatamento_do_veto_pl_3222.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_legislativo_017_acatamento_do_veto_pl_3222.pdf</t>
   </si>
   <si>
     <t>ACATA O VETO INTEGRAL AO_x000D_
 PROJETO DE LEI N.º 3.222/2021, QUE_x000D_
 CRIA O PROGRAMA AMBULATORIAL_x000D_
 DE FISIOTERAPIA RESPIRATÓRIA_x000D_
 PARA TRATAR SEQUELAS_x000D_
 RESPIRATÓRIAS DOS PACIENTES QUE_x000D_
 TIVERAM COVID-19 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_legislativo_018_ch_fernando_de_padua_rezende_couto_salles.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_legislativo_018_ch_fernando_de_padua_rezende_couto_salles.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO HONORÁRIO OURO-FINENSE AO ILMO. SR. FERNANDO DE PÁDUA REZENDE COUTO SALLES.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_019_denomina_vicentina_de_paula_melo_pereira_da_silva.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_019_denomina_vicentina_de_paula_melo_pereira_da_silva.pdf</t>
   </si>
   <si>
     <t>“Denomina de Professora Vicentina de_x000D_
 Paula Melo Pereira da Silva a Rua 02,_x000D_
 localizada no Loteamento Alto dos_x000D_
 Palomos”.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_decreto_legislativo_020_-_denomina_de_luiz_benedito_pinheiro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_decreto_legislativo_020_-_denomina_de_luiz_benedito_pinheiro.pdf</t>
   </si>
   <si>
     <t>“Denomina Luiz Benedito Pinheiro a Rua 04, localizada no Loteamento Alto dos Palomos”.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_decreto_legislativo_021_medalha_de_merito_zumbi_dos_palmares_1.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_decreto_legislativo_021_medalha_de_merito_zumbi_dos_palmares_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da “Medalha de Mérito Zumbi dos Palmares” ao Ilmo. Sr. Carlos Rufino de Carvalho (Mestre Pardal).</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/396/001.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/396/001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da fabricação, comercialização, manuseio, utilização, queima e soltura de fogos de artifício em Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/397/002.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/397/002.pdf</t>
   </si>
   <si>
     <t>Disciplina a Licitação Sustentável para a aquisição de bens, contratação de serviços ou obras pela Administração Pública Municipal direta, autárquica e fundacional, permitindo a adoção de critérios ambientalmente corretos, socialmente justos e economicamente viáveis e dá outras providências</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/398/003.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/398/003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2006, Plano Diretor Participativo de Ouro Fino e dá outras providências (metragens dos terrenos)</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Henrique Rossi Wolf</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/399/004.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/399/004.pdf</t>
   </si>
   <si>
     <t>Altera a redação e revoga dispositivos da Lei Complementar n.º 027/2021 de 06 de abril de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/400/005.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/400/005.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 027/2021, que Disciplina a licitação sustentável para a aquisição de bens, contratação de serviços ou obras pela Administração Pública Municipal direta, autárquica e fundacional, permitindo a adoção de critérios ambientalmente corretos, socialmente justos e economicamente…</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/401/006.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/401/006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da prestação de socorro aos animais domésticos e silvestres atropelados em vias públicas e dá outras providências</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 026/2020, que dispõe sobre proteção e combate a maus tratos aos animais e dá outras providências</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/403/008.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/403/008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 001/2006, Plano Diretor Participativo de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/404/009.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/404/009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo urbano no município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Altera o padrão remuneratório do Cargo de Chefe de Gabinete, criado pela Lei Delegada n.º 001/2017, bem como os requisitos para a respectiva investidura</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_3191_cisamesp.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_3191_cisamesp.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de contribuições, de ação em programa do PPA e a abertura de crédito especial para o CISAMESP, no valor de R$ 245.000,00, para os fins que especifica – Autoria: Prefeito Municipal</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_3192_subvencao_esperanca_vida.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_3192_subvencao_esperanca_vida.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de subvenções sociais à Escola Esperança e Vida, para os fins que especifica – Autoria: Prefeito Municipal</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_3193_programa_incentivado_de_debitos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_3193_programa_incentivado_de_debitos.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Temporário de Pagamento Incentivado de Débitos para com a Fazenda Pública do Município de Ouro Fino - 2021” e dá outras providências – Autoria: Prefeito Municipal.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_3194_subvencao_abrigo_sao_vicente.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_3194_subvencao_abrigo_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de subvenções sociais e de ação em programa do PPA, e a abertura de Crédito especial para o Abrigo São Vicente de Paulo, no valor de R$ 40.000,00 para os fins que especifica – Autoria: Prefeito Municipal</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_lei_3195_conta_de_luz_abrigo_sao_vicente.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_lei_3195_conta_de_luz_abrigo_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Ouro Fino a assumir débitos vincendos de energia elétrica do Abrigo São Vicente de Paulo de Ouro Fino – Autoria: Prefeito Municipal</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_lei_3196_institui_politica_municipal_protecao.._autista.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_lei_3196_institui_politica_municipal_protecao.._autista.pdf</t>
   </si>
   <si>
     <t>Estabelece a política municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista – TEA e dá outras providências – Autoria: Vereadores Paulo Henrique Chiste da Silva e Marco Antônio da Silva</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_3197_licitacao_sustentavel.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_3197_licitacao_sustentavel.pdf</t>
   </si>
   <si>
     <t>Disciplina a licitação sustentável para a aquisição de bens, contratação de serviços ou obras pela Administração Pública Municipal direta, autárquica e fundacional, permitindo a adoção de critérios ambientalmente corretos, socialmente justos e economicamente viáveis e dá outras providências</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/299/projeto_de_lei_3198_proibicao_cigarro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/299/projeto_de_lei_3198_proibicao_cigarro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do consumo de cigarros, cigarrilhas, charutos, cachimbos, narguilés ou de qualquer outro produto fumígeno, derivado ou não do tabaco, em parques públicos municipais da cidade de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_3199_pickup_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_3199_pickup_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial, em favor do Fundo Municipal de Saúde, para os fins que especifica</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Tiago Bazolli, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_3200_certificado_digital.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_3200_certificado_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do Certificado Digital na assinatura de documentos públicos na forma eletrônica no âmbito do Poder Legislativo e Poder Executivo na Administração Direta e Indireta do município de Ouro Fino e estabelece outras providências</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_3201_substituto_politica_municipal_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_3201_substituto_politica_municipal_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes da Política Municipal de Inclusão Social da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_3202_utilidade_publica_associacao_de_amor_aos_pacientes_oncologicos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_3202_utilidade_publica_associacao_de_amor_aos_pacientes_oncologicos.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Amor aos Pacientes Oncológicos de Ouro Fino e Região</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_3203_politica_municipal_de_cuidados_paliativos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_3203_politica_municipal_de_cuidados_paliativos.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Cuidados Paliativos e dá outras providências</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_3204_consorcio_de_vacina.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_3204_consorcio_de_vacina.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_3205_reajuste_servidores_executivo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_3205_reajuste_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios e vencimentos dos Agentes Políticos e servidores da administração direta, indireta, aposentados e pensionistas do município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_3206_fundeb.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_3206_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/FUNDEB</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_3207_piso_salarial_agente_de_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_3207_piso_salarial_agente_de_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial para Agentes Comunitários de Saúde e Agentes de Combate às Endemias do município de Ouro Fino, e dá outras providências</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/309/projeto_de_lei_3208_reajuste_poder_legislativo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/309/projeto_de_lei_3208_reajuste_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios e vencimentos dos Agentes Políticos e servidores da Câmara Municipal de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_3209.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_3209.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de subvenções sociais à APAE de Ouro Fino, para os fins que especifica</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_3210_reajuste_servidores_executivo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_3210_reajuste_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos da administração direta, indireta, aposentados e pensionistas do município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_3211_inclusao_no_ppa_e_abre_credido_especial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_3211_inclusao_no_ppa_e_abre_credido_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação em programa do PPA e a abertura de crédito especial, em favor do Fundo Municipal de Saúde, para os fins que especifica</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>Vereador Aparecido Rodrigues (Téia), Vereador Fábio Anderson da Silva, Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_3212_programa_incentivo_doacao_de_sangue.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_3212_programa_incentivo_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à doação de sangue entre os servidores municipais</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/314/projeto_de_lei_3213_programa_sindrome_de_down.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/314/projeto_de_lei_3213_programa_sindrome_de_down.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Conscientização e Orientação sobre Síndrome de Down, e fixa outras providências</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_3214_pldo_2022.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_3214_pldo_2022.pdf</t>
   </si>
   <si>
     <t>LDO – Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_3215_inclui_contribuicao_do_abrigo_sao_vicente.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_3215_inclui_contribuicao_do_abrigo_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de contribuições e a abertura de crédito especial para o Abrigo São Vicente de Paulo, no valor de R$ 58.927,10, para os fins que especifica</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_3216_assume_energia_eletrica_vencida_do_abrigo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_3216_assume_energia_eletrica_vencida_do_abrigo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ouro Fino a assumir débitos vencidos de energia elétrica do Abrigo São Vicente de Paulo, no valor de R$ 66.501,95</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_3217_mastectomia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_3217_mastectomia.pdf</t>
   </si>
   <si>
     <t>Recomenda o tratamento fisioterapêutico de mulheres mastectomizadas no Município de Ouro Fino/MG</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_3218_incentivos_fiscais_e_doacao_de_terreno_jmv_material_veterinario.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_3218_incentivos_fiscais_e_doacao_de_terreno_jmv_material_veterinario.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e a doação com encargos de imóvel público à empresa JMV MATERIAL VETERINÁRIO LTDA, CNPJ/MF N.º: 11.034.795/0001-75 e dá outras providências</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_3219_altera_requisito_de_investidura_do_cargo_de_assessor_parlamentar_e_administrativo_da_camara_municipal_lei_2805-2018.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_3219_altera_requisito_de_investidura_do_cargo_de_assessor_parlamentar_e_administrativo_da_camara_municipal_lei_2805-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.805/2018 para modificar o requisito de investidura do cargo comissionado de Assessor Parlamentar e Administrativo</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_3220_transporte_por_aplicativo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_3220_transporte_por_aplicativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de transporte motorizado privado e remunerado de passageiros por meio de aplicativos ou outras plataformas de comunicação em rede no âmbito do município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereador Vanderlei do Taekwondo, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_3221_consulta_publica_sobre_a_municipalizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_3221_consulta_publica_sobre_a_municipalizacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de consulta prévia à comunidade escolar e de aprovação do Poder Legislativo para fins de municipalização do ensino dos anos iniciais do ensino fundamental das escolas públicas estaduais de Ouro Fino, e dá outras providências</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_3222_reabilitacao_pacientes_covid.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_3222_reabilitacao_pacientes_covid.pdf</t>
   </si>
   <si>
     <t>Cria o Programa ambulatorial de Fisioterapia Respiratória para tratar sequelas respiratórias dos pacientes que tiveram Covid-19 e dá outras providências</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_3223_aumenta_pagamento_dos_estagiarios.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_3223_aumenta_pagamento_dos_estagiarios.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Municipal 2.795/2018 e estabelece outras providências"</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_3224_abre_credito_suplementar_asfalto_limas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_3224_abre_credito_suplementar_asfalto_limas.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Suplementar, em favor da Divisão de Desenvolvimento Rural, para os fins que especifica</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_3225_regulamenta_o_artigo_69_do_estatuto_dos_servidores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_3225_regulamenta_o_artigo_69_do_estatuto_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Regulamenta o artigo 69 da Lei 1509/91 que dispõe sobre o Estatuto dos Servidores Públicos Civis do Município de Ouro Fino - MG e dá outras providências</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_3226_adiantamento_de_13o.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_3226_adiantamento_de_13o.pdf</t>
   </si>
   <si>
     <t>Autoriza o adiantamento de pagamento proporcional da gratificação natalina aos servidores públicos municipais ativos e inativos</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_3227_altera_perimetro_urbano.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_3227_altera_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Altera o perímetro urbano do Município e dá outras providências</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_3228_trator_para_esporte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_3228_trator_para_esporte.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação em programa do PPA e a abertura de crédito especial, em favor da Coordenadoria de Cultura, Turismo, Desporto e Lazer, para os fins que especifica</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_3229_altera_plano_de_cargos_camara.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_3229_altera_plano_de_cargos_camara.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.805/2018, que dispõe sobre a estruturação do plano de cargos e carreiras dos servidores da Câmara Municipal de Ouro Fino (MG), estabelece normas gerais de enquadramento e dá outras providências</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_3230_prorroga_a_vigencia_da_lei_2929-2021_pagamento_incentivado_de_debitos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_3230_prorroga_a_vigencia_da_lei_2929-2021_pagamento_incentivado_de_debitos.pdf</t>
   </si>
   <si>
     <t>Prorroga o período de vigência do "Programa Temporário de Pagamento Incentivado de Débitos para com a Fazenda Pública do Município de Ouro Fino instituído pela Lei 2929/2021" e dá outras providencias"</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>Vereador Francisco Carlos Maciel, Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_3231_protecao_aos_direitos_pessoa_com_cancer.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_3231_protecao_aos_direitos_pessoa_com_cancer.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Proteção aos Direitos da Pessoa com Câncer no município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/353/3232.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/353/3232.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de contribuições para o Abrigo São Vicente de Paulo e a abertura de crédito suplementar, no valor de R$ 75.000,00, para os fins que especifica</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/354/3233.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/354/3233.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação em programa do PPA e a abertura de crédito especial, em favor da Divisão de Obras e Engenharia, para os fins que especifica</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/355/3234.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/355/3234.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar, em favor da Divisão de Desenvolvimento Rural, para os fins que especifica</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/356/3235.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/356/3235.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Ouro Fino-MG e dá outras providências</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/357/3236.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/357/3236.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Uso com Encargos de Imóvel Público para instalação da sede do Circolo Italo-brasiliano di Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/358/3237.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/358/3237.pdf</t>
   </si>
   <si>
     <t>Institui a música “La merica” de Ângelo Giusti como tema da colonização italiana no município de Ouro Fino</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/359/3238.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/359/3238.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do selo de condecoração “Amigo da Criança” para as empresas e pessoas físicas que direcionarem o imposto de renda ao FIA (Fundo para a Infância e Adolescência)</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/360/3239.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/360/3239.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Conscientização, Prevenção e Combate a Prática de Queimadas Urbanas e Rurais no Município de Ouro Fino” e dá outras providências</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/361/3240.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/361/3240.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Incentivo ao Uso de Bicicletas e Respeito ao Ciclista no Município de Ouro Fino” e dá outras providências</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/362/3241.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/362/3241.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos profissionais do magistério do município de Ouro Fino e dá outras providências</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/363/3242.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/363/3242.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de subvenção econômica para a DYNALF MG Indústria Eletrônica LTDA no valor de R$ 2.000,00 para os fins que especifica</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/364/3243.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/364/3243.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos da Lei Municipal n.º2.872 de 01 de outubro de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/365/3244.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/365/3244.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ações em programas do PPA e a abertura de crédito especial, em favor da Educação Básica – FUNDEB, para os fins que especifica</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/366/3245.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/366/3245.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Casa de Formação Nossa Senhora das Graça</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/367/3246.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/367/3246.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção à Saúde Bucal da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/368/3247.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/368/3247.pdf</t>
   </si>
   <si>
     <t>Prorroga o período de vigência do “Programa Temporário de Pagamento Incentivado de Débitos para com a Fazenda Pública do Município de Ouro Fino - 2021” e dá outras providencias</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/369/3248.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/369/3248.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de contribuições e auxílios para a Casa de Caridade de Ouro Fino e a abertura de crédito suplementar, no valor de R$ 575.055,00, para os fins que especifica</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/370/3249.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/370/3249.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual (PPA) para o período de 2022 a 2025</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/371/3250.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/371/3250.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Ouro Fino para o exercício financeiro de 2022 (LOA - 2022)</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/372/3251.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/372/3251.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar, em favor de Unidades Orçamentárias do Executivo Municipal, para os fins que especifica (R$ 350.000,00) para a saúde.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/373/3252.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/373/3252.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de subvenções sociais ao Abrigo São Vicente de Paulo e a abertura de crédito suplementar, no valor de R$ 60.000,00, para os fins que especifica,</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/374/3253.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/374/3253.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de bens móveis usados de propriedade do Poder Legislativo para a Prefeitura Municipal de Ouro Fino, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/375/3254.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/375/3254.pdf</t>
   </si>
   <si>
     <t>Assegura ao aluno com deficiência, prioridade de matrícula em creches, em pré-escolas e em instituições de ensino fundamental subsidiadas pelo Município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/376/3255.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/376/3255.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar, em favor do Departamento Municipal de Educação, para os fins que especifica</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/377/3256.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/377/3256.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenções, auxílios e contribuições às entidades que especifica.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/378/3257.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/378/3257.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar o Convênio com a Secretaria de Estado de Educação de Minas Gerais, visando a Absorção dos alunos do Ensino Fundamental I – Anos iniciais, da Rede Estadual em nosso município e dá outras</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/379/3258.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/379/3258.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de transferência de recursos financeiros à entidade Escola Esperança e Vida, para os fins que especifica.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/380/3259.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/380/3259.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar em favor de Unidades Orçamentárias do Executivo Municipal, para os fins que especifica.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/381/3260.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/381/3260.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/382/3261.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/382/3261.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/383/3262.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/383/3262.pdf</t>
   </si>
   <si>
     <t>Institui o Município de Ouro Fino, oficialmente, como “berço da imigração italiana"</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/384/3263.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/384/3263.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos direitos da pessoa portadora de câncer e dá outras providências</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/385/3264.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/385/3264.pdf</t>
   </si>
   <si>
     <t>Altera a alínea "c", do inciso I, do artigo 2º, da Lei nº 2.924/2020, que estima a receita e fixa a despesa do Município de Ouro Fino para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/386/3265.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/386/3265.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realizar acordo judicial específico e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/387/3266.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/387/3266.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação em programa do PPA e a abertura de crédito especial, no valor de R$ 2.032.059,67, em favor da Procuradoria Geral do Município, para os fins que especifica.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/388/3267.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/388/3267.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Celebrar o Convênio com a Secretaria de Estado de Educação de Minas Gerais, visando a Absorção dos alunos do 2º Ano do Ensino Fundamental I - Anos Iniciais, da Rede Estadual em nosso município…</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/389/3268.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/389/3268.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de subvenções sociais às entidades que especifica e a abertura de crédito suplementar, no valor de R$ 40.000,00, para os fins que especifica.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/390/3269.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/390/3269.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de contribuições para a Casa de Caridade de Ouro Fino e a abertura de Crédito Suplementar, no valor de R$ 100.000,00, para os fins que especifica</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/391/3270.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/391/3270.pdf</t>
   </si>
   <si>
     <t>Autoriza o acréscimo de contribuições à Casa de Caridade de Ouro Fino, para os fins que especifica</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/392/3271.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/392/3271.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e a doação de imóvel público para Baluarte Inovações e dá outras providências</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/393/3272.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/393/3272.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.805/2018, que dispõe sobre a estruturação do Plano de Cargos e Carreiras dos Servidores da Câmara Municipal de Ouro Fino (MG), estabelece normas gerais de enquadramento e dá outras providências</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/394/3273.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/394/3273.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão do Abono-FUNDEB aos profissionais da educação básica da rede municipal de ensino, na forma que especifica</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/395/3274.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/395/3274.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e a doação com encargos de imóvel público à empresa BRAZIL ECOPYROLYSIS PRODUCTS COMERCIO, EXPORTAÇÃO E IMPORTAÇÃO LTDA CNPJ 33.269.857/0001-60 e dá outras providências</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_resolucao_001_altera_cac_-_empreendedorismo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_resolucao_001_altera_cac_-_empreendedorismo.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À RESOLUÇÃO N.º 012/2013, DE 19 DE NOVEMBRO DE 2013, QUE CRIA E REGULAMENTA O FUNCIONAMENTO DO CAC – CENTRO DE ATENÇÃO AO CIDADÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_002_comissao_especial_codigo_de_posturas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_002_comissao_especial_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>autoriza criação de Comissão especial para revisar o código de postura</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_resolucao_003_adiantamento_gratificacao_natalina_2021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_resolucao_003_adiantamento_gratificacao_natalina_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza o adiantamento de pagamento proporcional de gratificação natalina aos servidores do poder legislativo municipal de Ouro Fino e dá outras providências”</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_resolucao_004_fixacao_proposta_loa_2022_camara.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_resolucao_004_fixacao_proposta_loa_2022_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a fixação da Proposta_x000D_
 Parcial do Orçamento da Câmara_x000D_
 Municipal de Ouro Fino (MG), para o_x000D_
 exercício de 2022”.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_resolucao_005_constituicao_da_frente_parlamentar.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_resolucao_005_constituicao_da_frente_parlamentar.pdf</t>
   </si>
   <si>
     <t>Regulamenta a constituição e o funcionamento das Frentes Parlamentares na Câmara Municipal de Ouro Fino.”</t>
   </si>
   <si>
     <t>Vereador Vanderlei do Taekwondo, Vereador Aparecido Rodrigues (Téia), Vereador Clóvis Coldibeli, Vereador Francisco Carlos Maciel, Vereador Fábio Anderson da Silva, Vereador José Agostinho Muroni, Vereador Marco Antônio da Silva, Vereador Paulo Cantuária (Bem-ti-vi), Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_resolucao_006_-_autoriza_a_devolucao_de_recursos_financeiros_a_prefeitura..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_resolucao_006_-_autoriza_a_devolucao_de_recursos_financeiros_a_prefeitura..pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DEVOLUÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) À PREFEITURA MUNICIPAL DE OURO FINO, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_001_microchipagem.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_001_microchipagem.pdf</t>
   </si>
   <si>
     <t>“Microchipagem e desenvolvimento de um Cadastro Municipal dos animais microchipados”,</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_002_dynalf.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_002_dynalf.pdf</t>
   </si>
   <si>
     <t>informações sobre a empresa Dynalf</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_003_covid.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_003_covid.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito à Pandemia da Covid-19:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_004_invasao_da_conta_do_dmaae.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_004_invasao_da_conta_do_dmaae.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito ao uso indevido/invasão da conta bancária do DMAAE</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_005_convocacao_sheila_e_eder.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_005_convocacao_sheila_e_eder.pdf</t>
   </si>
   <si>
     <t>Convocação Sheila e Éder</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006_paulo_tiago_gasoduto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006_paulo_tiago_gasoduto.pdf</t>
   </si>
   <si>
     <t>gasoduto Gasmig</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_007_francisco_terminal_rodoviario.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_007_francisco_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>informações sobre os gastos com a obra do Terminal Rodoviário Paulo Clepf</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_008_controle_de_frota_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_008_controle_de_frota_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao controle de frotas dos veículos destinados ao uso administrativo do Poder Executivo Municipal:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_009_controle_de_frota_da_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_009_controle_de_frota_da_saude.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao controle de frotas dos veículos destinados ao uso do Departamento de Saúde do Município</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_010_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_010_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito à contribuição para Custeio do Serviço de Iluminação Pública – CIP:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_011_convenio_cisamesp.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_011_convenio_cisamesp.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao convênio firmado entre o município de Ouro Fino com o CISAMESP (Consórcio Intermunicipal de Saúde dos Municípios da Microrregião do Médio Sapucaí), sobre os serviços disponibilizados pelo consórcio, as especialidades médicas estão disponíveis e o numero de atendimentos que estão sendo destinados para o município de Ouro Fino</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_012_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_012_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito à contribuição para Custeio do Serviço de Iluminação Pública – CIP, em complemento ao Requerimento n.º 010/2021:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_013_isencao_taxa_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_013_isencao_taxa_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, com amparo no art. 193, § 3º, inciso “X”, do Regimento Interno, vêm REQUERER, após ouvido o soberano Plenário desta Casa de Leis, seja encaminhado ao Exmo. Sr. Prefeito Municipal, Henrique Rossi Wolf, o presente expediente afim de ver esclarecidas seguintes indagações:_x000D_
 1) Será possível a isenção da Tarifa de Iluminação Pública para as famílias de baixa renda? O Prefeito Municipal tem alguma intenção de enviar à Câmara Municipal Projeto de Lei que conceda essa isenção da citada tarifa?</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_014_aparelho_removedor_de_ar.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_014_aparelho_removedor_de_ar.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito a Lei 2.870/19 que dispõe sobre a instalação de equipamento_x000D_
 denominado “eliminador de ar” na tubulação do sistema de abastecimento de água:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_015_taxa_de_consumo_minima_dmaae.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_015_taxa_de_consumo_minima_dmaae.pdf</t>
   </si>
   <si>
     <t>informações que dizem respeito à taxa de consumo mínima cobrada pelo Departamento Municipal Autônomo de Água e Esgoto de Ouro Fino:</t>
   </si>
   <si>
     <t>Vereador Marco Antônio da Silva, Vereador Paulo Henrique Chiste, Vereador Tiago Bazolli, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_016_frente_parlamentar.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_016_frente_parlamentar.pdf</t>
   </si>
   <si>
     <t>frente parlamentar de combate e enfrentamento às drogas, pelo prazo de 06 (seis meses).</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_017_insalubridade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_017_insalubridade.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao adicional de insalubridade aos servidores públicos municipais que desempenharam e desempenham suas funções durante a pandemia do Coronavírus (Covid-19</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_018_professores_educacao_fisica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_018_professores_educacao_fisica.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao reajuste salarial dos servidores públicos que exercem a docência em Educação Física</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_019_taxa_de_iluminacao_publica-_reiteracao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_019_taxa_de_iluminacao_publica-_reiteracao.pdf</t>
   </si>
   <si>
     <t>que dizem respeito à contribuição para Custeio do Serviço de Iluminação Pública – CIP, em complemento ao Requerimentos n.º 010/2021 e 012/2021:</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_020__frente_parlamentar_de_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_020__frente_parlamentar_de_saude.pdf</t>
   </si>
   <si>
     <t>frente parlamentar de saúde, pelo prazo de 06 (seis meses).</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_021_ferias_atrasadas_dos_servidores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_021_ferias_atrasadas_dos_servidores.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao pagamento das férias atrasadas dos servidores públicos municipais:</t>
   </si>
   <si>
     <t>Vereador José Agostinho Muroni, Vereador Marco Antônio da Silva, Vereador Paulo Cantuária (Bem-ti-vi), Vereador Tiago Bazolli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_022_quadro_de_pessoal_da_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_022_quadro_de_pessoal_da_saude.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito a relação do quadro de pessoal das unidades de atendimento de saúde do município</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_023-_sistema_de_monitoramento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_023-_sistema_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao sistema de monitoramento por meio dos totens de vigilância instalados no município</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_024-_zoonoses.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_024-_zoonoses.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao Centro de Controle de Zoonoses no município de Ouro Fino</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_025-_ferias_servidores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_025-_ferias_servidores.pdf</t>
   </si>
   <si>
     <t>informações e documentos que dizem respeito à concessão de férias dos servidores do Poder Executivo, sendo elas</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_026-_plantoes_santa_casa_de_caridade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_026-_plantoes_santa_casa_de_caridade.pdf</t>
   </si>
   <si>
     <t>informações e documentos que dizem respeito aos recursos financeiros repassados pela Prefeitura Municipal de Ouro Fino à Santa Casa de Caridade de Ouro Fino</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_027-_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_027-_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>informações e documentos que dizem respeito às metas e estratégias da Lei Municipal n.º 2.637/2015, que “Aprova o Plano Municipal de Educação -PME.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_028-_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_028-_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>informações, que dizem respeito ao_x000D_
 Conselho Municipal dos Direitos das Pessoas com Deficiência-COMPEDE no_x000D_
 Município de Ouro Fino.</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_029_-_gastos_com_iluminacao_natalina..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_029_-_gastos_com_iluminacao_natalina..pdf</t>
   </si>
   <si>
     <t>informações e documentos, que dizem respeito aos gastos com a decoração natalina no Município de Ouro Fino</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_030_carnaval.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_030_carnaval.pdf</t>
   </si>
   <si>
     <t>informações e documentos que dizem respeito à realização de festividades de carnaval no ano de 2022</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>Resposta à Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/99/resposta_ao_requerimento_001.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/99/resposta_ao_requerimento_001.pdf</t>
   </si>
   <si>
     <t>Resposta ao requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/100/resposta_ao_requerimento_002_dynalf.pdf</t>
-[...11 lines deleted...]
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/104/resposta_ao_requerimento_006_gasoduto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/100/resposta_ao_requerimento_002_dynalf.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/101/resposta_ao_requerimento_003_covid.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/102/resposta_ao_requerimento_004_invasao_da_conta_do_dmaae.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/103/resposta_ao_requerimento_005_ata_da_reuniao_sheila_e_eder.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/104/resposta_ao_requerimento_006_gasoduto.pdf</t>
   </si>
   <si>
     <t>resposta requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/105/resposta_ao_requerimento_007_terminal_rodoviario_resumo.pdf</t>
-[...41 lines deleted...]
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/119/resposta_ao_requerimento_021_ferias_atrasadas_dos_servidores.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/105/resposta_ao_requerimento_007_terminal_rodoviario_resumo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/106/resposta_ao_requerimento_008.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/107/resposta_ao_requerimento_009.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/108/resposta_ao_requerimento_010_taxa_de_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/109/resposta_ao_requerimento_011_convenio_cisamesp.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/110/resposta_ao_requerimento_012_taxa_de_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/111/resposta_ao_requerimento_013_isencao_taxa_de_iluminacao_publica.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/112/resposta_ao_requerimento_014_retirada_da_pauta.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/113/resposta_ao_requerimento_015_taxa_de_consumo_minima_dmaae.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/114/resposta_ao_requerimento_016_frente_parlamentar.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/115/resposta_ao_requerimento_017_insalubridade.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/116/resposta_ao_requerimento_018_professores_educacao_fisica.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/117/resposta_ao_requerimento_019_taxa_de_iluminacao_publica-_reiteracao_completo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/118/resposta_ao_requerimento_020_frente_parlamentar_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/119/resposta_ao_requerimento_021_ferias_atrasadas_dos_servidores.pdf</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/345/rr22.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/345/rr22.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 022 Quadro de pessoal da saúde</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/346/rr23.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/346/rr23.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 023/2021 - Sistema de Monitoramento</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/347/rr24.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/347/rr24.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 024/2021 -  Zoonoses</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/348/rr25.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/348/rr25.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 025/2021 - Férias Servidores</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/349/rr26.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/349/rr26.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 026/2021 - Repasses da Prefeitura à Santa Casa</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/350/rr27.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/350/rr27.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 027/2021 - Plano Municipal de Educação</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/351/rr28.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/351/rr28.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 028/2021 - Conselho Municipal dos Direitos da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/352/rr29.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/352/rr29.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento n.º 029/2021 - Gastos com iluminação natalina</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Resposta</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>OF-PH</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Paulo Henrique Chiste da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/oficio_phcs_001_davi_alcolumbre.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/oficio_phcs_001_davi_alcolumbre.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 001 Davi alcolumbre</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/oficio_phcs_002_senador_romario.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/oficio_phcs_002_senador_romario.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 002 Senador romario</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/oficio_phcs_003_edson_demaae_falta_de_agua_rua_prefeito_luiz_ulisses.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/oficio_phcs_003_edson_demaae_falta_de_agua_rua_prefeito_luiz_ulisses.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 003 edson demaae falta de agua rua prefeito luiz ulisses</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/oficio_phcs_004_senador_wellington_fagundes_apoio_ao_senador_rodrigo_pacheco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/oficio_phcs_004_senador_wellington_fagundes_apoio_ao_senador_rodrigo_pacheco.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 004 Senador wellington fagundes apoio ao senador rodrigo pacheco</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/oficio_phcs_005_senador_jorginho_dos_santos_mello_apoio_ao_senador_rodrigo_pacheco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/oficio_phcs_005_senador_jorginho_dos_santos_mello_apoio_ao_senador_rodrigo_pacheco.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 005 Senador jorginho dos santos mello apoio ao senador rodrigo pacheco</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/oficio_phcs_006_senador_carlos_francisco_portinho_apoio_ao_senador_rodrigo_pacheco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/oficio_phcs_006_senador_carlos_francisco_portinho_apoio_ao_senador_rodrigo_pacheco.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 006 Senador carlos francisco portinho apoio ao senador rodrigo pacheco</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/oficio_phcs_007_vereadora_marilda_belo_horizonte_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/oficio_phcs_007_vereadora_marilda_belo_horizonte_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 007 vereadora marilda belo horizonte moção de apoio pec</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/oficio_phcs_008_vereador_laercio_piracicaba_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/oficio_phcs_008_vereador_laercio_piracicaba_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 008 vereador laercio piracicaba moção de apoio pec</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/oficio_phcs_009_deputado_rafa_zimbaldi_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/oficio_phcs_009_deputado_rafa_zimbaldi_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 009 deputado rafa zimbaldi moção de apoio pec</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/oficio_phcs_010_vereador_argeu_descalvado_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/oficio_phcs_010_vereador_argeu_descalvado_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 010 vereador argeu descalvado moção de apoio pec</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/oficio_phcs_011_vereadora_joceli_sao_joao_boa_vista_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/oficio_phcs_011_vereadora_joceli_sao_joao_boa_vista_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 011 vereadora joceli sao joao boa vista moção de apoio pec</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/oficio_phcs_012_vereador_rodrigo_vinhedo_mocao_de_apoio_pec.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/oficio_phcs_012_vereador_rodrigo_vinhedo_mocao_de_apoio_pec.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 012 vereador rodrigo vinhedo moção de apoio pec</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/oficio_phcs_013_deputado_joao_vitor_xavier_torre_de_celular_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/oficio_phcs_013_deputado_joao_vitor_xavier_torre_de_celular_capelinha.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 013 deputado joao vitor xavier torre de celular capelinha</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/oficio_phcs_014_vivo_torre_de_celular_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/oficio_phcs_014_vivo_torre_de_celular_capelinha.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 014 vivo torre de celular capelinha</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/oficio_phcs_015_prefeito_empresa_jmv_material_veterinario_geif_como_anda_o_processo_de_doacao_do_terreno.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/oficio_phcs_015_prefeito_empresa_jmv_material_veterinario_geif_como_anda_o_processo_de_doacao_do_terreno.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 015 prefeito empresa jmv material veterinario geif como anda o processo de doação do terreno</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/oficio_phcs_016_sheila_informacoes_sobre_a_vacina.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/oficio_phcs_016_sheila_informacoes_sobre_a_vacina.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 016 sheila informações sobre a vacina</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/oficio_phcs_017_consul_da_italia_corrispondente_consolare.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/oficio_phcs_017_consul_da_italia_corrispondente_consolare.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 017 consul da italia corrispondente consolare</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/oficio_phcs_018_presidente_marcus_ipsemg_paulo_roberto_simeao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/oficio_phcs_018_presidente_marcus_ipsemg_paulo_roberto_simeao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 018 presidente marcus ipsemg paulo roberto simeao</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/oficio_phcs_019_agostinho_patrus_presidente_almg_apoio_pl_498_2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/oficio_phcs_019_agostinho_patrus_presidente_almg_apoio_pl_498_2019.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 019 agostinho patrus presidente almg apoio pl 498 2019</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/oficio_phcs_020_agostinho_patrus_presidente_almg_apoio_pl_2189_2020.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/oficio_phcs_020_agostinho_patrus_presidente_almg_apoio_pl_2189_2020.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 020 agostinho patrus presidente almg apoio pl 2189 2020</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/oficio_phcs_021_sheila_encaminha_relatorio_de_visita_pronto_atendimento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/oficio_phcs_021_sheila_encaminha_relatorio_de_visita_pronto_atendimento.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 021 Sheila encaminha relatorio de visita pronto atendimento</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/oficio_phcs_022_agostinho_patrus_educacao_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/oficio_phcs_022_agostinho_patrus_educacao_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 022 Agostinho Patrus Educação atividade essencial</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/oficio_phcs_023_presidente_da_republica_jair_bolsonaro_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/oficio_phcs_023_presidente_da_republica_jair_bolsonaro_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 023 Presidente da República Jair Bolsonaro Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/oficio_phcs_024_marcelo_queiroga_ministro_da_saude_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/oficio_phcs_024_marcelo_queiroga_ministro_da_saude_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 024 Marcelo Queiroga Ministro da Saúde Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/oficio_phcs_025_fabio_baccheretti_vitor_secretario_de_estado_da_saude_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/oficio_phcs_025_fabio_baccheretti_vitor_secretario_de_estado_da_saude_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 025 Fábio Baccheretti Vitor Secretário de Estado da Saúde Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/oficio_phcs_026_deputada_federal_rejane_dias_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/oficio_phcs_026_deputada_federal_rejane_dias_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 026 Deputada Federal Rejane Dias Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/oficio_phcs_027_senador_rodrigo_pacheco_presidente_do_senado_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/oficio_phcs_027_senador_rodrigo_pacheco_presidente_do_senado_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 027 Senador Rodrigo Pacheco Presidente do Senado Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/oficio_phcs_028_deputado_estadual_wendel_mesquita_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/oficio_phcs_028_deputado_estadual_wendel_mesquita_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 028 Deputado Estadual Wendel Mesquita Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/oficio_phcs_029_deputado_julio_delgado_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/oficio_phcs_029_deputado_julio_delgado_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 029 Deputado Júlio Delgado Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/oficio_phcs_030_deputado_federal_eduardo_barbosa_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/oficio_phcs_030_deputado_federal_eduardo_barbosa_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 030 Deputado Federal Eduardo Barbosa Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/oficio_phcs_031_deputado_federal_fred_costa_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/oficio_phcs_031_deputado_federal_fred_costa_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 031 Deputado Federal Fred Costa Deficientes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/oficio_phcs_032_deputado_federal_eros_biondini_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/oficio_phcs_032_deputado_federal_eros_biondini_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 032 Deputado Federal Eros Biondini Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/oficio_phcs_033_deputado_estadual_dalmo_ribeiro_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/oficio_phcs_033_deputado_estadual_dalmo_ribeiro_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 033 Deputado Estadual Dalmo Ribeiro Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/oficio_phcs_034_deputado_estadual_joao_vitor_xavier_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/oficio_phcs_034_deputado_estadual_joao_vitor_xavier_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 034 Deputado Estadual João Vitor Xavier Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/oficio_phcs_035_deputado_estadual_inacio_franco_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/oficio_phcs_035_deputado_estadual_inacio_franco_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 035 Deputado Estadual Inácio Franco Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/oficio_phcs_036_deputado_estadual_leo_portela_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/oficio_phcs_036_deputado_estadual_leo_portela_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 036 Deputado Estadual Léo Portela Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/oficio_phcs_037_deputado_estadual_osvaldo_lopes_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/oficio_phcs_037_deputado_estadual_osvaldo_lopes_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 037 Deputado Estadual Osvaldo Lopes Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/oficio_phcs_038_deputado_estadual_professor_cleiton_deficientes_prioritarios_na_imunizacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/oficio_phcs_038_deputado_estadual_professor_cleiton_deficientes_prioritarios_na_imunizacao.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 038 Deputado Estadual Professor Cleiton Deficiêntes Prioritários na Imunização</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/oficio_phcs_039_priscilla_roberta_gaspar_de_oliveira_secretaria_nacional_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/oficio_phcs_039_priscilla_roberta_gaspar_de_oliveira_secretaria_nacional_dos_direitos_da_pessoa_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 039 Priscilla Roberta Gaspar de Oliveira Secretária Nacional dos Direitos da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/oficio_phcs_040_dmaae_torneira_pracinha_nossa_senhora_do_rosario.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/oficio_phcs_040_dmaae_torneira_pracinha_nossa_senhora_do_rosario.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 040 Dmaae torneira praçinha Nossa Senhora do Rosário</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/oficio_phcs_041_embaixador_da_espanha_agradecimentos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/oficio_phcs_041_embaixador_da_espanha_agradecimentos.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 041 Embaixador da Espanha agradecimentos</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/oficio_phcs_042_embaixador_da_italia_pedido.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/oficio_phcs_042_embaixador_da_italia_pedido.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 042 Embaixador da Itália pedido</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/oficio_phcs_043_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/oficio_phcs_043_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 043 - Colocação de sistema de monitoramento por câmeras</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/oficio_phcs_044_-_sugerindo_que_adquira_uma_lavadoura_para_o_departamento_de_limpeza.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/oficio_phcs_044_-_sugerindo_que_adquira_uma_lavadoura_para_o_departamento_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 044 - Sugerindo que adquira uma lavadoura para o Departamento de Limpeza</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/oficio_phcs_045-_agostinho_patrus_apoio_a_pl_2.836-21.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/oficio_phcs_045-_agostinho_patrus_apoio_a_pl_2.836-21.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 045- Agostinho Patrus apoio a pl 2.836-21</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/oficio_phcs_046_-_solicita_ao_executivo_limpeza_na_casa_de_ruth.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/oficio_phcs_046_-_solicita_ao_executivo_limpeza_na_casa_de_ruth.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 046 - Solicita ao executivo limpeza na casa de Ruth</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/oficio_phcs_047_-_solicita_ao_departamento_de_limpeza__recolhimento_de_entulho.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/oficio_phcs_047_-_solicita_ao_departamento_de_limpeza__recolhimento_de_entulho.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 047 - Solicita ao Departamento de limpeza , recolhimento de entulho</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/oficio_phcs_048_-_solicita_ao_dmaae_manutencao_de_moradora.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/oficio_phcs_048_-_solicita_ao_dmaae_manutencao_de_moradora.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 048 - Solicita ao DMAAE manutençao de moradora</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/oficio_phcs_049_-_hemominas_solicita_a_vinda_da_equipe_do_hemocentro_de_pouso_alegre_para_ouro_fino..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/oficio_phcs_049_-_hemominas_solicita_a_vinda_da_equipe_do_hemocentro_de_pouso_alegre_para_ouro_fino..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 049 - Hemominas (Solicita a vinda da equipe do hemocentro de Pouso Alegre para Ouro Fino).</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/oficio_phcs_050_-_solicita_ao_executivo_manutencao_da_boca_de_lodo_entupida..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/oficio_phcs_050_-_solicita_ao_executivo_manutencao_da_boca_de_lodo_entupida..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 050 - Solicita ao executivo manutenção da boca de lodo entupida.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/oficio_phcs_051_-_solicita_dep.transito_modificacao_da_avenida_senador_miranda..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/oficio_phcs_051_-_solicita_dep.transito_modificacao_da_avenida_senador_miranda..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 051 - Solicita Dep.Trânsito modificação da avenida Senador Miranda.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/oficio_phcs_052_-_solicita_veiculo_ao_deputado_federal_eduardo_barbosa.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/oficio_phcs_052_-_solicita_veiculo_ao_deputado_federal_eduardo_barbosa.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 052 - Solicita veículo ao Deputado Federal Eduardo Barbosa</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/oficio_phcs_053_-_agostinho_patrus_apoio_a_pl_3.083.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/oficio_phcs_053_-_agostinho_patrus_apoio_a_pl_3.083.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 053 - Agostinho Patrus apoio a pl 3.083</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/oficio_phcs_054_-_solicita_ao_executivo_limpeza_da_estrada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/oficio_phcs_054_-_solicita_ao_executivo_limpeza_da_estrada.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 054 - Solicita ao executivo limpeza da estrada</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/oficio_phcs_055_-_solicita_ao_executivo_reformar_o_banheiro_do_mercado_municipal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/oficio_phcs_055_-_solicita_ao_executivo_reformar_o_banheiro_do_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 055 - Solicita ao executivo reformar o banheiro do Mercado Municipal</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/oficio_phcs_056-_diretor_geral_informa_que_prorrogara_prazo_para_apreciacao_de_projeto_de_lei.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/oficio_phcs_056-_diretor_geral_informa_que_prorrogara_prazo_para_apreciacao_de_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 056- Diretor Geral, informa que prorrogará prazo para apreciação de projeto de lei</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/oficio_phcs_057_-_presidente__do_senado_federal_apoio_a_pl_26-2017.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/oficio_phcs_057_-_presidente__do_senado_federal_apoio_a_pl_26-2017.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 057 - Presidente  do Senado Federal apoio a pl 26-2017</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/oficio_phcs_058_-_presidente__do_ccj_do_senado_federal_apoio_a_pl_26-2017.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/oficio_phcs_058_-_presidente__do_ccj_do_senado_federal_apoio_a_pl_26-2017.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 058 - Presidente  do CCJ do Senado Federal, apoio a pl 26-2017</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/oficio_phcs_059_-_parabeniza_o_comite_paralimpico_brasileiro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/oficio_phcs_059_-_parabeniza_o_comite_paralimpico_brasileiro.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 059 - Parabeniza o Comitê Paralímpico brasileiro</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/oficio_phcs_060_-_presidente__do_senado_federal_apoio_a_pc.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/oficio_phcs_060_-_presidente__do_senado_federal_apoio_a_pc.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 060 - Presidente  do Senado Federal apoio a PC</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/oficio_phcs_061_-_solicita_veiculo_ao_deputado_joao_vitor_xavier.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/oficio_phcs_061_-_solicita_veiculo_ao_deputado_joao_vitor_xavier.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 061 - Solicita veículo ao Deputado João Vitor Xavier</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/oficio_phcs_062_-_solicita_vaga_na_creche.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/oficio_phcs_062_-_solicita_vaga_na_creche.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 062 - Solicita vaga na creche</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/oficio_phcs_063_-_presidente__do_senado_federal_apoio_a_pl_1.985-2019..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/oficio_phcs_063_-_presidente__do_senado_federal_apoio_a_pl_1.985-2019..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 063 - Presidente  do Senado Federal apoio a PL 1.985-2019.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/oficio_phcs_064_-_joao_vitor_xavier-_policiais_penais..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/oficio_phcs_064_-_joao_vitor_xavier-_policiais_penais..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 064 - Joao Vitor Xavier- Policiais Penais.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/oficio_phcs_065_-_celise_laviola-_policiais_penais..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/oficio_phcs_065_-_celise_laviola-_policiais_penais..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 065 - Celise Laviola- Policiais Penais.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/oficio_phcs_066_-_dalmo_ribeiro_policiais_penais..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/oficio_phcs_066_-_dalmo_ribeiro_policiais_penais..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 066 - Dalmo RIbeiro Policiais Penais.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/oficio_phcs_067_-_delegada_sheila_-policiais_penais..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/oficio_phcs_067_-_delegada_sheila_-policiais_penais..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 067 - Delegada Sheila -Policiais Penais.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/oficio_phcs_068_-_solicita_a_dep.sheila_um_veiculo_adptado_para_o_municipio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/oficio_phcs_068_-_solicita_a_dep.sheila_um_veiculo_adptado_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 068 - Solicita a Dep.Sheila um veículo adptado para o municipio</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/oficio_phcs_069_-_solicita_vaga_na_creche.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/oficio_phcs_069_-_solicita_vaga_na_creche.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 069 - Solicita vaga na creche</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/oficio_phcs_070_-_joao_vitor_xavier-_ong_baluarte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/oficio_phcs_070_-_joao_vitor_xavier-_ong_baluarte.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 070 - Joao Vitor Xavier- ONG Baluarte</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/oficio_phcs_071_-_solicita_ao_executivo_informacoes_sobre_posto_da_receita_federal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/oficio_phcs_071_-_solicita_ao_executivo_informacoes_sobre_posto_da_receita_federal.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 071 - Solicita ao executivo informações sobre posto da receita federal</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/oficio_phcs_072_-_rodrigo_pacheco-_ong_baluarte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/oficio_phcs_072_-_rodrigo_pacheco-_ong_baluarte.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 072 - Rodrigo Pacheco- ONG Baluarte</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/oficio_phcs_073_-_eduardo_barbosa_-_ong_baluarte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/oficio_phcs_073_-_eduardo_barbosa_-_ong_baluarte.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 073 - Eduardo barbosa - ONG Baluarte</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/oficio_phcs_074_-_consul_rui_almeida_-_cidades_irmas..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/oficio_phcs_074_-_consul_rui_almeida_-_cidades_irmas..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 074 - Cônsul Rui Almeida - Cidades Irmás.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/oficio_phcs_075_-_soan_-_curriculo..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/oficio_phcs_075_-_soan_-_curriculo..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 075 - SOAN - Currículo.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/oficio_phcs_076_-_ts_trim-_curriculo..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/oficio_phcs_076_-_ts_trim-_curriculo..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 076 - Ts Trim- Currículo.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/oficio_phcs_077_-_otavio_junqueira-_curriculo..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/oficio_phcs_077_-_otavio_junqueira-_curriculo..pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 077 - Otavio junqueira- Currículo.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/oficio_phcs_078_-_profesores_da_rede_municipal_que_nao_tiveram_aumento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/oficio_phcs_078_-_profesores_da_rede_municipal_que_nao_tiveram_aumento.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 078 - Profesores da rede municipal que nao tiveram aumento</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/oficio_phcs_079_-_agostinho_patrus_repudio_a_pec_55.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/oficio_phcs_079_-_agostinho_patrus_repudio_a_pec_55.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 079 - Agostinho Patrus Repúdio a PEC 55</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/oficio_phcs_080_-_agostinho_patrus_repudio_a_pec_57.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/oficio_phcs_080_-_agostinho_patrus_repudio_a_pec_57.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 080 - Agostinho Patrus Repúdio a PEC 57</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/oficio_phcs_081_-_presidente__do_senado_federal_apoio_a_pl_6.330.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/oficio_phcs_081_-_presidente__do_senado_federal_apoio_a_pl_6.330.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 081 - Presidente  do Senado Federal apoio a PL 6.330</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/oficio_phcs_082_-_deputado_federal_pedro-_apoio_a_pl_4.268-2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/oficio_phcs_082_-_deputado_federal_pedro-_apoio_a_pl_4.268-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 082 - Deputado Federal Pedro- Apoio a PL 4.268-2019</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/oficio_phcs_083_-_hemocentro_pouso_alegre.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/oficio_phcs_083_-_hemocentro_pouso_alegre.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 083 - Hemocentro Pouso Alegre</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/oficio_phcs_084_-_embaixada_italiana.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/oficio_phcs_084_-_embaixada_italiana.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 084 - Embaixada Italiana</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/oficio_phcs_085_-_solicita_a_dep._eduardo_barbosa_veiculo_adapatdo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/oficio_phcs_085_-_solicita_a_dep._eduardo_barbosa_veiculo_adapatdo.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 085 - Solicita a Dep. Eduardo barbosa veículo adapatdo</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/oficio_phcs_086_-_frente_parlamentar_de_combate_as_drogas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/oficio_phcs_086_-_frente_parlamentar_de_combate_as_drogas.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 086 - Frente Parlamentar de combate as drogas</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/oficio_phcs_087_-_solicita_a_presidente_nacional_do_pl_veiculo_adapatdo_-.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/oficio_phcs_087_-_solicita_a_presidente_nacional_do_pl_veiculo_adapatdo_-.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 087 - Solicita a Presidente nacional do PL veículo adapatdo -</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/oficio_phcs_088-_justifica_ausencia_ao_presidente.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/oficio_phcs_088-_justifica_ausencia_ao_presidente.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 088- justifica ausencia ao Presidente</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/oficio_phcs_089_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/oficio_phcs_089_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 089 - Colocação de sistema de monitoramento por câmeras</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/oficio_phcs_090_-_guardinha_mirim.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/oficio_phcs_090_-_guardinha_mirim.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 090 - Guardinha Mirim</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/oficio_phcs_091_-_solicita_academia_ao_ar_livre_ao_deputado_joao_vitor_xavier.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/oficio_phcs_091_-_solicita_academia_ao_ar_livre_ao_deputado_joao_vitor_xavier.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 091 - Solicita academia ao ar livre ao Deputado João Vitor Xavier</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/oficio_phcs_092_-_presidente__do_senado_federal_apoio_a_pl_6.394-2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/oficio_phcs_092_-_presidente__do_senado_federal_apoio_a_pl_6.394-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 092 - Presidente  do Senado Federal apoio a PL 6.394-2019</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/oficio_phcs_093_-_senador_paulo_paim_apoio_a_pl_6.394-2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/oficio_phcs_093_-_senador_paulo_paim_apoio_a_pl_6.394-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 093 - Senador Paulo Paim apoio a PL 6.394-2019</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/oficio_phcs_094_-_cdh_apoio_a_pl_6.394-2019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/oficio_phcs_094_-_cdh_apoio_a_pl_6.394-2019.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 094 - CDH apoio a PL 6.394-2019</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/oficio_phcs_095_-_luis_carlos_apoio_a_pl_1.417-2021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/oficio_phcs_095_-_luis_carlos_apoio_a_pl_1.417-2021.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 095 - Luis Carlos apoio a PL 1.417-2021</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/oficio_phcs_096_-_para_camara_dos_deputados_apoio_a_pl_1.417-2021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/oficio_phcs_096_-_para_camara_dos_deputados_apoio_a_pl_1.417-2021.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 096 - Para Câmara dos Deputados apoio a PL 1.417-2021</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/oficio_phcs_097_-_pavilhao_das_malhas_sr._gustavo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/oficio_phcs_097_-_pavilhao_das_malhas_sr._gustavo.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 097 - Pavilhao das malhas Sr. Gustavo</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/oficio_phcs_098_-_defensor_publico.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/oficio_phcs_098_-_defensor_publico.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 098 - Defensor Público</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/oficio_phcs_099_-_dmaae_buiero_casa_menino_da_porteira.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/oficio_phcs_099_-_dmaae_buiero_casa_menino_da_porteira.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 099 - DMAAE buiero casa menino da porteira</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/oficio_phcs_100_-_instalacao_de_cestas_de_lixo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/oficio_phcs_100_-_instalacao_de_cestas_de_lixo.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 100 - Instalação de cestas de lixo</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/oficio_phcs_101_-_redutores_de_velocidade_no_lago_proximo_ao_deck.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/oficio_phcs_101_-_redutores_de_velocidade_no_lago_proximo_ao_deck.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 101 - Redutores de velocidade no lago proximo ao Deck</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/oficio_phcs_102_-modificacao_da_rua_floriano_peixoto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/oficio_phcs_102_-modificacao_da_rua_floriano_peixoto.pdf</t>
   </si>
   <si>
     <t>Ofício PHCS 102 -Modificação da Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>OF-VC</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Vânia Ap. Vieira Couto</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/oficio_vavc_001_sheilla_saude_teste_covid_em_um_so_lugar.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/oficio_vavc_001_sheilla_saude_teste_covid_em_um_so_lugar.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 001 sheilla saude teste covid em um só lugar</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/oficio_vavc_002_prefeito_laudo_terminal_rodoviario.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/oficio_vavc_002_prefeito_laudo_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 002 prefeito laudo terminal rodoviário</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/oficio_vavc_003_osvaldo_lopes_paulo_henrique.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/oficio_vavc_003_osvaldo_lopes_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 003 osvaldo lopes paulo henrique</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/oficio_vavc_004_fred_costa_paulo_henrique.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/oficio_vavc_004_fred_costa_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 004 fred costa paulo henrique</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/oficio_vavc_005_prefeito_lombada_bairro_gargata.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/oficio_vavc_005_prefeito_lombada_bairro_gargata.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 005 prefeito lombada bairro gargatá</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/oficio_vavc_006_prefeito_lombada_rua_joaquim_moreira_de_melo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/oficio_vavc_006_prefeito_lombada_rua_joaquim_moreira_de_melo.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 006 prefeito lombada rua joaquim moreira de melo</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/oficio_vavc_007_daniel_junqueira_lombada_bairro_gargata.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/oficio_vavc_007_daniel_junqueira_lombada_bairro_gargata.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 007 daniel junqueira lombada bairro gargatá</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/oficio_vavc_008_daniel_junqueira_lombada_rua_joaquim_moreira_de_melo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/oficio_vavc_008_daniel_junqueira_lombada_rua_joaquim_moreira_de_melo.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 008 daniel junqueira lombada rua joaquim moreira de melo</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/oficio_vavc_009_prefeito_caixa_dagua_campo_do_alto_de_quem_e.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/oficio_vavc_009_prefeito_caixa_dagua_campo_do_alto_de_quem_e.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 009 prefeito caixa dagua campo do alto de quem é</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/oficio_vavc_010_prefeito_almbrado_play_ground_gargata.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/oficio_vavc_010_prefeito_almbrado_play_ground_gargata.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 010 prefeito almbrado play ground gargatá</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/oficio_vavc_011_edson_dmaae_agua_serrinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/oficio_vavc_011_edson_dmaae_agua_serrinha.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 011 edson dmaae agua serrinha</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/oficio_vavc_012_prefeito_patrolamento_calixto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/oficio_vavc_012_prefeito_patrolamento_calixto.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 012 prefeito patrolamento calixto</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/oficio_vavc_013_prefeito_patrolamento_cervinho_e_cervao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/oficio_vavc_013_prefeito_patrolamento_cervinho_e_cervao.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 013 prefeito patrolamento cervinho e cervão</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/oficio_vavc_014_prefeito_passarela_elevada_sao_judas_rua_joaquim_chavasco.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/oficio_vavc_014_prefeito_passarela_elevada_sao_judas_rua_joaquim_chavasco.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 014 prefeito passarela elevada sao judas rua joaquim chavasco</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/oficio_vavc_015_pedidos_para_o_bairro_varzea.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/oficio_vavc_015_pedidos_para_o_bairro_varzea.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 015 pedidos para o bairro varzea</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/oficio_vavc_016_dmaae_campo_do_alto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/oficio_vavc_016_dmaae_campo_do_alto.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 016 DMAAE campo do Alto</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/oficio_vavc_017_deputado_charles_reuniao_indi.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/oficio_vavc_017_deputado_charles_reuniao_indi.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 017 Deputado Charles reunião INDI</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/oficio_vavc_018_deputada_delegada_sheila_reuniao_indi.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/oficio_vavc_018_deputada_delegada_sheila_reuniao_indi.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 018 Deputada Delegada Sheila reunião INDI</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/oficio_vavc_019_deputada_delegada_sheila_-_veiculo_entidade_assistencial_-_copia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/oficio_vavc_019_deputada_delegada_sheila_-_veiculo_entidade_assistencial_-_copia.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 019 Deputada Delegada Sheila - Veículo entidade assistencial - Cópia</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/oficio_vavc_020_deputado_charles_-_veiculo_entidade_assistencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/oficio_vavc_020_deputado_charles_-_veiculo_entidade_assistencial.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 020 Deputado Charles - Veículo entidade assistencial</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/oficio_vavc_021_deputado_osvaldo_lopes_-_veiculo_entidade_assistencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/oficio_vavc_021_deputado_osvaldo_lopes_-_veiculo_entidade_assistencial.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 021 Deputado osvaldo Lopes - Veículo entidade assistencial</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/oficio_vavc_022_deputado_fred_costa_-_veiculo_entidade_assistencial_-_copia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/oficio_vavc_022_deputado_fred_costa_-_veiculo_entidade_assistencial_-_copia.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 022 Deputado Fred Costa - Veículo entidade assistencial - Cópia</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/oficio_vavc_023_deputado_fred_costa_-pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/oficio_vavc_023_deputado_fred_costa_-pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 023 Deputado Fred Costa -Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/oficio_vavc_024_deputado_osvaldo_lopes__-pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/oficio_vavc_024_deputado_osvaldo_lopes__-pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 024 Deputado Osvaldo Lopes  -Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/oficio_vavc_025_deputada_sheila_-pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/oficio_vavc_025_deputada_sheila_-pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 025 Deputada Sheila -Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/oficio_vavc_026_deputado_charlles-pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/oficio_vavc_026_deputado_charlles-pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 026 Deputado Charlles-Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/oficio_vavc_027_deputada_sheila_-_emenda_parlamentar_reforma_de_quadra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/oficio_vavc_027_deputada_sheila_-_emenda_parlamentar_reforma_de_quadra.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 027 Deputada Sheila - Emenda Parlamentar reforma de quadra</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/oficio_vavc_028_-solicita_mamografo.docx.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/oficio_vavc_028_-solicita_mamografo.docx.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 028 -Solicita mamografo</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/oficio_vavc_029_-eder_recursos_humanos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/oficio_vavc_029_-eder_recursos_humanos.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 029 -Eder Recursos humanos</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/oficio_vavc_030_-laureni_dep.pessoal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/oficio_vavc_030_-laureni_dep.pessoal.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 030 -Laureni dep.pessoal</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/oficio_vavc_031_deputado_fred_costa_-pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/oficio_vavc_031_deputado_fred_costa_-pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 031 Deputado Fred Costa -Pavimentação Asfáltica.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/oficio_vavc_032_deputado_osvaldo__-pavimentacao_asfaltica_tanque.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/oficio_vavc_032_deputado_osvaldo__-pavimentacao_asfaltica_tanque.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 032 Deputado Osvaldo  -Pavimentação Asfáltica tanque</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/oficio_vavc_033_deputado_charlles__-pavimentacao_asfaltica_tanque.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/oficio_vavc_033_deputado_charlles__-pavimentacao_asfaltica_tanque.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 033 Deputado Charlles  -Pavimentação Asfáltica tanque</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/oficio_vavc_034_deputado_sheila__-pavimentacao_asfaltica_tanque.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/oficio_vavc_034_deputado_sheila__-pavimentacao_asfaltica_tanque.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 034 Deputado Sheila  -Pavimentação Asfáltica tanque</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/oficio_vavc_035_-_deputado_sheila__-policiais_penais_transferencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/oficio_vavc_035_-_deputado_sheila__-policiais_penais_transferencia.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 035 - Deputado Sheila  -Policiais penais transférencia</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/oficio_vavc_036-_deputado_fred_costa__-policiais_penais_transferencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/oficio_vavc_036-_deputado_fred_costa__-policiais_penais_transferencia.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 036- Deputado Fred costa  -Policiais penais transférencia</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/oficio_vavc_037-_deputado_osvaldo__-policiais_penais_transferencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/oficio_vavc_037-_deputado_osvaldo__-policiais_penais_transferencia.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 037- Deputado Osvaldo  -Policiais penais transférencia</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/oficio_vavc_038-_deputado_charlles_-policiais_penais_transferencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/oficio_vavc_038-_deputado_charlles_-policiais_penais_transferencia.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 038- Deputado Charlles -Policiais penais transférencia</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/oficio_vavc_039_deputada_sheila__-causa_animal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/oficio_vavc_039_deputada_sheila__-causa_animal.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 039 Deputada Sheila  -Causa animal</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/oficio_vavc_040_deputado_fred_costa__-causa_animal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/oficio_vavc_040_deputado_fred_costa__-causa_animal.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 040 Deputado Fred Costa  -Causa animal</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/oficio_vavc_041_deputado_osvaldo_-causa_animal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/oficio_vavc_041_deputado_osvaldo_-causa_animal.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 041 Deputado Osvaldo -Causa animal</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/oficio_vavc_042_deputada_charlles__-causa_animal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/oficio_vavc_042_deputada_charlles__-causa_animal.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 042 Deputada Charlles  -Causa animal</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/oficio_vavc_043-_protocolo_de_recebimento_de_oficio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/oficio_vavc_043-_protocolo_de_recebimento_de_oficio.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 043 - Educação Vaga na creche e transporte</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/oficio_vavc_044_-_vereador_luiz_carlos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/oficio_vavc_044_-_vereador_luiz_carlos.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 044 - Vereador Luiz Carlos</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/oficio_vavc_045_deputado_charlles__-defesa_civil.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/oficio_vavc_045_deputado_charlles__-defesa_civil.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 045 Deputado Charlles  -Defesa Civil</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/oficio_vavc_046_deputado_fred_costa__-defesa_civil.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/oficio_vavc_046_deputado_fred_costa__-defesa_civil.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 046 Deputado Fred Costa  -Defesa Civil</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/oficio_vavc_047_deputado_osvaldo_-defesa_civil.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/oficio_vavc_047_deputado_osvaldo_-defesa_civil.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 047 Deputado Osvaldo -Defesa Civil</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/oficio_vavc_048_deputada_sheilla_-defesa_civil.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/oficio_vavc_048_deputada_sheilla_-defesa_civil.pdf</t>
   </si>
   <si>
     <t>Ofício VAVC 048 Deputada Sheilla -Defesa Civil</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/oficio_vavc_049_-_agradecimentos_a_apae.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/oficio_vavc_049_-_agradecimentos_a_apae.pdf</t>
   </si>
   <si>
     <t>Oficio VAVC 049 - Agradecimentos a APAE</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>OF-CC</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Clóvis Coldibeli</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/oficio_cc_001_joao_tadeu_der_itajuba_redutor_de_velocidade_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/oficio_cc_001_joao_tadeu_der_itajuba_redutor_de_velocidade_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício CC 001 joao tadeu der itajuba redutor de velocidade crisolia</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/oficio_cc_002_jessica_transporte_para_alunos_de_crisolia_pinhal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/oficio_cc_002_jessica_transporte_para_alunos_de_crisolia_pinhal.pdf</t>
   </si>
   <si>
     <t>Ofício CC 002 jessica transporte para alunos de crisolia pinhal</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/oficio_cc_003_pedido_de_retirada_de_tramitacao_emenda.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/oficio_cc_003_pedido_de_retirada_de_tramitacao_emenda.pdf</t>
   </si>
   <si>
     <t>Ofício CC 003 pedido de retirada de tramitação emenda</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/oficio_cc_004_prefeito_barreira_sanitaria_em_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/oficio_cc_004_prefeito_barreira_sanitaria_em_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício CC 004 prefeito barreira sanitária em crisólia</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/oficio_cc_005_daniel_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/oficio_cc_005_daniel_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Ofício CC 005 Daniel redutor de velocidade</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/oficio_cc_006_daniel_redutor_de_velocidade_palmacio_butti.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/oficio_cc_006_daniel_redutor_de_velocidade_palmacio_butti.pdf</t>
   </si>
   <si>
     <t>Ofício CC 006 Daniel redutor de velocidade Palmácio Butti</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/oficio_cc_007_daniel_redutor_de_velocidade_barra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/oficio_cc_007_daniel_redutor_de_velocidade_barra.pdf</t>
   </si>
   <si>
     <t>Ofício CC 007 Daniel redutor de velocidade Barra</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/oficio_cc_008_prefeito_reforma_postinho_tabuao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/oficio_cc_008_prefeito_reforma_postinho_tabuao.pdf</t>
   </si>
   <si>
     <t>Ofício CC 008 Prefeito reforma postinho Tabuão</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/oficio_cc_009-_dmaae_esgoto_parado.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/oficio_cc_009-_dmaae_esgoto_parado.pdf</t>
   </si>
   <si>
     <t>Ofício CC 009- DMAAE esgoto parado</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/oficio_cc_010-_bueiros_sem_grade_de_protecao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/oficio_cc_010-_bueiros_sem_grade_de_protecao.pdf</t>
   </si>
   <si>
     <t>Ofício CC 010- Bueiros sem grade de proteção</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/oficio_cc_011-_bueiros_de_crisolia_sem_grade_de_protecao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/oficio_cc_011-_bueiros_de_crisolia_sem_grade_de_protecao.pdf</t>
   </si>
   <si>
     <t>Ofício CC 011- Bueiros de Crisólia sem grade de proteção</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/oficio_cc_012-_manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/oficio_cc_012-_manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf</t>
   </si>
   <si>
     <t>Ofício CC 012- Manutenção da Rua no bairro São José do Mato Dentro.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/oficio_cc_013-_departamento_de_obras_-manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/oficio_cc_013-_departamento_de_obras_-manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf</t>
   </si>
   <si>
     <t>Ofício CC 013- Departamento de Obras -Manutenção da Rua no bairro São José do Mato Dentro.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/oficio_cc_014-_romildo_departamento_de_estradas-_alargamento_da_estrada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/oficio_cc_014-_romildo_departamento_de_estradas-_alargamento_da_estrada.pdf</t>
   </si>
   <si>
     <t>Ofício CC 014- Romildo Departamento de estradas- Alargamento da estrada</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/oficio_cc_015-_israel_departamento_de_estradas-_alargamento_da_estrada..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/oficio_cc_015-_israel_departamento_de_estradas-_alargamento_da_estrada..pdf</t>
   </si>
   <si>
     <t>Ofício CC 015- Israel Departamento de estradas- Alargamento da estrada.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/oficio_cc_016-_jair_-_departamento_de_estradas-_alargamento_da_estrada..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/oficio_cc_016-_jair_-_departamento_de_estradas-_alargamento_da_estrada..pdf</t>
   </si>
   <si>
     <t>Ofício CC 016- Jair - Departamento de estradas- Alargamento da estrada.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/oficio_cc_017-_departamento_de_obras_-manutencao_da_rua_em_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/oficio_cc_017-_departamento_de_obras_-manutencao_da_rua_em_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício CC 017- Departamento de Obras -Manutenção da Rua em Crisólia</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/oficio_cc_018-_der_redutor_de_velocidade_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/oficio_cc_018-_der_redutor_de_velocidade_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício CC 018- DER, redutor de velocidade crisólia</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/oficio_cc_019-_construcao_da_ponte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/oficio_cc_019-_construcao_da_ponte.pdf</t>
   </si>
   <si>
     <t>Ofício CC 019- Construção da ponte</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/oficio_cc_020-_construcao_da_ponte_vanessa_obras.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/oficio_cc_020-_construcao_da_ponte_vanessa_obras.pdf</t>
   </si>
   <si>
     <t>Ofício CC 020- Construção da ponte Vanessa obras</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/oficio_cc_021-_construcao_da_ponte_romildo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/oficio_cc_021-_construcao_da_ponte_romildo.pdf</t>
   </si>
   <si>
     <t>Ofício CC 021- Construção da ponte Romildo</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/oficio_cc_022-_construcao_da_ponte_jair.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/oficio_cc_022-_construcao_da_ponte_jair.pdf</t>
   </si>
   <si>
     <t>Ofício CC 022- Construção da ponte Jair</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/oficio_cc_023-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/oficio_cc_023-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf</t>
   </si>
   <si>
     <t>Ofício CC 023- DER, redutor de velocidade crisólia Clovis e Vanderlei</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/oficio_cc_024-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/oficio_cc_024-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf</t>
   </si>
   <si>
     <t>Ofício CC 024- DER, redutor de velocidade crisólia Clovis e Vanderlei</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/oficio_cc_025-_daniel_poda_de_arvore.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/oficio_cc_025-_daniel_poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>Ofício CC 025- Daniel poda de arvore</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/oficio_cc_026-_henrique_poda_de_arvore.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/oficio_cc_026-_henrique_poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>Ofício CC 026- Henrique poda de arvore</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/oficio_cc_027-_agradecimento_ao_der_redutor_de_velocidade_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/oficio_cc_027-_agradecimento_ao_der_redutor_de_velocidade_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício CC 027- Agradecimento ao DER, redutor de velocidade crisólia</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>OF-JA</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. José Agostinho Muroni</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/oficio_jam_001_prefeito_limpeza_e_pintura_praca_peitudos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/oficio_jam_001_prefeito_limpeza_e_pintura_praca_peitudos.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 001 prefeito limpeza e pintura praça peitudos</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/oficio_jam_002_prefeito_ponte_dos_pedrosos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/oficio_jam_002_prefeito_ponte_dos_pedrosos.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 002 prefeito ponte dos pedrosos</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_jam_003_prefeito_torre_de_celular_escolinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_jam_003_prefeito_torre_de_celular_escolinha.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 003 prefeito torre de celular escolinha</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_jam_004_prefeito_torre_de_celular_caneleiras.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_jam_004_prefeito_torre_de_celular_caneleiras.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 004 prefeito torre de celular caneleiras</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_jam_005_prefeito_torre_de_celular_peitudos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_jam_005_prefeito_torre_de_celular_peitudos.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 005 prefeito torre de celular peitudos</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/oficio_jam_006_prefeito_poco_artesiano_escolinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/oficio_jam_006_prefeito_poco_artesiano_escolinha.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 006 prefeito poço artesiano escolinha</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/oficio_jam_007__interdicao_ponte_dos_pedrosos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/oficio_jam_007__interdicao_ponte_dos_pedrosos.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 007 interdição ponte dos pedrosos</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2251/oficio_jam__008_prefeito_capina_quimica.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2251/oficio_jam__008_prefeito_capina_quimica.pdf</t>
   </si>
   <si>
     <t>Ofício JAM  008 prefeito capina quimica</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/oficio_jam_009.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/oficio_jam_009.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 009 Término do calçadão</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/oficio_jam_010.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/oficio_jam_010.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 010 Poda de árvore na Rua Humaitá</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/oficio_jam_011.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/oficio_jam_011.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 011 Limpeza da rede de esgoto/bueiro</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/oficio_jam_012.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/oficio_jam_012.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 012 Patrolamento e Cascalhamento do Bairro Carioca</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/oficio_jam_013.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/oficio_jam_013.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 013 Manutenção do buraco da Rua Antônio João Oliveira</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/oficio_jam_014.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/oficio_jam_014.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 014 Enfermeira Domiciliar para atender os idosos</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/oficio_jam_015.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/oficio_jam_015.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 015 Casa de apoio</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/oficio_jam_016.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/oficio_jam_016.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 016 Instalação de Gabinete Odontológico</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/oficio_jam_018.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/oficio_jam_018.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 018 Rede de esgoto em céu aberto no Bairro Serrinha</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/oficio_jam_019.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/oficio_jam_019.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 019 Poda de árvore</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/oficio_jam_020.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/oficio_jam_020.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 020 Redutor de velocidade Rua Alzira Frauzino Batista</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_jam_021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_jam_021.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 021 Preservação de área verde, instalação de academia ao ar livre e parquinho infantil</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/oficio_jam_022.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/oficio_jam_022.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 022 Colocação de câmera de filmagem/segurança</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/oficio_jam_023.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/oficio_jam_023.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 023 Saída de água no Bairro Caneleiras</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_jam_024.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_jam_024.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 024 Capinha química das estradas Bairro Serrinha</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/oficio_jam_025_prefeito_placas_de_identicacao_de_rua_jardim_ouro_verde.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/oficio_jam_025_prefeito_placas_de_identicacao_de_rua_jardim_ouro_verde.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 025 prefeito placas de identicação de rua jardim Ouro Verde</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/oficio_jam_026_prefeito_quadra_peitudos_lampadas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/oficio_jam_026_prefeito_quadra_peitudos_lampadas.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 026 prefeito quadra peitudos lampadas</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/oficio_jam_027_prefeito_alambrado_campo_de_futebol.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/oficio_jam_027_prefeito_alambrado_campo_de_futebol.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 027 prefeito alambrado campo de futebol</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/oficio_jam_028_prefeito_pavimentacao_ruas_serrinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/oficio_jam_028_prefeito_pavimentacao_ruas_serrinha.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 028 prefeito pavimentação ruas serrinha</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/oficio_jam_029_prefeito_limpeza_rua_volveno_germiniani.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/oficio_jam_029_prefeito_limpeza_rua_volveno_germiniani.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 029 prefeito limpeza rua volveno germiniani</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/oficio_jam_030_prefeito_recapeamento_asfaltico_rua_jose_vicente_dutra_joao_medau_e_ciro_periera_silva_palomos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/oficio_jam_030_prefeito_recapeamento_asfaltico_rua_jose_vicente_dutra_joao_medau_e_ciro_periera_silva_palomos.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 030 prefeito recapeamento asfaltico rua jose vicente dutra joao medau e ciro periera silva palomos</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/oficio_jam_031_prefeito_recapeamento_asfaltico_rua_dom_pedro_i_jardim_independencia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/oficio_jam_031_prefeito_recapeamento_asfaltico_rua_dom_pedro_i_jardim_independencia.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 031 prefeito recapeamento asfaltico rua dom pedro I jardim independência</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/oficio_jam_032_cabine_de_som_estadio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/oficio_jam_032_cabine_de_som_estadio.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 032 cabine de som estádio</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/oficio_jam_033.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/oficio_jam_033.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 033 Reitera o pedido de poda de árvore</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/oficio_jam_034.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/oficio_jam_034.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 034 Reforma dos banheiros do mercado municipal e também a troca do telhado que está com muitas goteiras</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/oficio_jam_035.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/oficio_jam_035.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 035 revitalização da praça do Bairro Peitudos</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/oficio_jam_036.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/oficio_jam_036.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 036 desentupir bueiro</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/oficio_jam_037.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/oficio_jam_037.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 037 solicita que seja instalado uma torre de celular no Bairro Capelinha</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2248/oficio_jam_038.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2248/oficio_jam_038.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 038 reforma do banheiro da Praça do Distrito São José do Mato Dentro</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2249/oficio_jam_039.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2249/oficio_jam_039.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 039 construção de um redutor de velocidade na Rua Caetano Capacci, localizado no Bairro Palomos III</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2250/oficio_jam__040.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2250/oficio_jam__040.pdf</t>
   </si>
   <si>
     <t>Ofício JAM  040 limpeza da área verde do Bairro Palomos III</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/oficio_jam_041_dmaae_esgoto_gargata.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/oficio_jam_041_dmaae_esgoto_gargata.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 041 dmaae esgoto gargata</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/oficio_jam_042_pedido_ao_deputado_federal_sobre_torre_de_telefonia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/oficio_jam_042_pedido_ao_deputado_federal_sobre_torre_de_telefonia.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 042 Pedido ao Deputado Federal sobre torre de telefonia</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/oficio_jam_043_-_solicita_a_maisa_certidao_sobre_a_rodovia_que_liga_crisolia_a_sao_jose.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/oficio_jam_043_-_solicita_a_maisa_certidao_sobre_a_rodovia_que_liga_crisolia_a_sao_jose.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 043 - Solicita a Maísa certidão sobre a rodovia que liga crisólia a São José</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/oficio_jam_044_-_torre_de_sinal.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/oficio_jam_044_-_torre_de_sinal.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 044 - Torre de sinal</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/oficio_jam_045_-_dmaae_conserto_de_bueiro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/oficio_jam_045_-_dmaae_conserto_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 045 - DMAAE Conserto de Bueiro</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/oficio_jam_046_-_dep._esportes_manutencao_d_campo_esportivo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/oficio_jam_046_-_dep._esportes_manutencao_d_campo_esportivo.pdf</t>
   </si>
   <si>
     <t>Ofício JAM 046 - Dep. Esportes manutenção d campo esportivo</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>OF-MA</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Marco Antônio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2274/oficio_mas_001_prefeito_rua_ricardo_tumiotto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2274/oficio_mas_001_prefeito_rua_ricardo_tumiotto.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 001 prefeito rua ricardo tumiotto</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2275/oficio_mas_002_lombadas_gargata.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2275/oficio_mas_002_lombadas_gargata.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 002 lombadas gargatá</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2276/oficio_mas_003_daniel_pedido_de_impedimento_de_transito_rua_americo_pardini.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2276/oficio_mas_003_daniel_pedido_de_impedimento_de_transito_rua_americo_pardini.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 003 daniel pedido de impedimento de transito rua américo pardini</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_mas_004_-_solicita__departamento_de_materiais_informacoes_sore_pneus.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_mas_004_-_solicita__departamento_de_materiais_informacoes_sore_pneus.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 004 - Solicita  Departamento de materiais informações sore pneus</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2278/oficio_mas_005_-_solicita_distruibuicao_de_energia_no_local_que_epecificia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2278/oficio_mas_005_-_solicita_distruibuicao_de_energia_no_local_que_epecificia.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 005 - Solicita distruibuição de energia no local que epecificia</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2279/oficio_mas_006_-_solicita_ao_executivo_distruibuicao_de_energia_no_local_que_epecificia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2279/oficio_mas_006_-_solicita_ao_executivo_distruibuicao_de_energia_no_local_que_epecificia.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 006 - Solicita ao executivo distruibuição de energia no local que epecificia</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2280/oficio_mas_007_-_solicita__ao_dmaae_informacoes_sobre_contratacoes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2280/oficio_mas_007_-_solicita__ao_dmaae_informacoes_sobre_contratacoes.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 007 - Solicita  ao DMAAe informações sobre contratações</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_mas_008_-_solicita__ao_dep.transito_para_de_carga_e_descarga.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_mas_008_-_solicita__ao_dep.transito_para_de_carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 008 - Solicita  ao dep.transito para de carga e descarga</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_mas_009_-_solicita__ao_dep.transito_modificacao_do_sentido_da_rua.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_mas_009_-_solicita__ao_dep.transito_modificacao_do_sentido_da_rua.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 009 - Solicita  ao dep.transito modificação do sentido da rua</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_mas_010-_frente_parlamentar_de_saude.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_mas_010-_frente_parlamentar_de_saude.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 010- Frente Parlamentar de Saúde</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2284/oficio_mas_011-_terreno_da_torre_de_celular.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2284/oficio_mas_011-_terreno_da_torre_de_celular.pdf</t>
   </si>
   <si>
     <t>Ofício MAS 011- terreno da torre de celular</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
     <t>Assessoria Parlamentar - AP</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/431/ata_da_23a_sessao_ordinaria_da_33a_legislatura_da_camara.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/431/ata_da_23a_sessao_ordinaria_da_33a_legislatura_da_camara.pdf</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>OF-TB</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Tiago Bazolli de Moraes</t>
   </si>
   <si>
     <t>Vereador Paulo Cantuária (Bem-ti-vi), Vereador Paulo Henrique Chiste, Vereadora Vânia</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/oficio_tbm_001_sheilla_covid19.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/oficio_tbm_001_sheilla_covid19.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 001 Sheilla Covid19</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/oficio_tbm_002_edson_dmaae.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/oficio_tbm_002_edson_dmaae.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 002 edson dmaae</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/oficio_tbm_003_sheilla_covid19.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/oficio_tbm_003_sheilla_covid19.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 003 Sheilla Covid19</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/oficio_tbm_004_carlinhos_cadan_contratados_e_comissionados.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/oficio_tbm_004_carlinhos_cadan_contratados_e_comissionados.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 004 Carlinhos Cadan contratados e comissionados</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/oficio_tbm_005_prefeito_limpeza_e_manutencao_de_estradas_rurais_e_vias_urbanas_cronograma.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/oficio_tbm_005_prefeito_limpeza_e_manutencao_de_estradas_rurais_e_vias_urbanas_cronograma.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 005 Prefeito limpeza e manutenção de estradas rurais e vias urbanas cronograma</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/oficio_tbm_006_a_retomada_das_aulas_maximus.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/oficio_tbm_006_a_retomada_das_aulas_maximus.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 006 retomada das aulas maximus</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/oficio_tbm_007_retomada_das_aulas_rochel.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/oficio_tbm_007_retomada_das_aulas_rochel.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 007 retomada das aulas rochel</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/oficio_tbm_008_a_retomada_das_aulas_abnara.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/oficio_tbm_008_a_retomada_das_aulas_abnara.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 008 retomada das aulas abnara</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/oficio_tbm_009_presidente_da_camara_retirada_de_projeto_de_tramitacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/oficio_tbm_009_presidente_da_camara_retirada_de_projeto_de_tramitacao.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 009 Presidente da camara retirada de projeto de tramitação</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/oficio_tbm_010.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/oficio_tbm_010.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 010 informações sobre às vacinas contra a Covid-19</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/oficio_tbm_011_prefeito_iptu.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/oficio_tbm_011_prefeito_iptu.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 011 Prefeito iptu</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/oficio_tbm_012_prefeito_questao_das_enchentes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/oficio_tbm_012_prefeito_questao_das_enchentes.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 012 Prefeito questão das enchentes</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/oficio_tbm_013_praca_da_biblia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/oficio_tbm_013_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 013 praça da biblia</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_tbm_014_convite_reuniao_sobre_emprego.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_tbm_014_convite_reuniao_sobre_emprego.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 014 convite reunião sobre emprego</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/oficio_tbm_015_convite_reuniao_sobre_emprego_guarda_mirim.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/oficio_tbm_015_convite_reuniao_sobre_emprego_guarda_mirim.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 015 convite reunião sobre emprego guarda mirim</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/oficio_tbm_016_convite_reuniao_sobre_emprego_carlinhos_cadan.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/oficio_tbm_016_convite_reuniao_sobre_emprego_carlinhos_cadan.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 016 convite reunião sobre emprego carlinhos cadan</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/oficio_tbm_017_prefeito_henrique_educacao_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/oficio_tbm_017_prefeito_henrique_educacao_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 017 prefeito henrique educação atividade essencial</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/oficio_tbm_018_governador_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/oficio_tbm_018_governador_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 018 governador atividade essencial</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/oficio_tbm_019a_agostinho_presidente_da_almg_academias_servicos_essenciais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/oficio_tbm_019a_agostinho_presidente_da_almg_academias_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 019 secretario de saude educação atividade essencial</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/oficio_tbm_020a_zema_governador_academias_servicos_essenciais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/oficio_tbm_020a_zema_governador_academias_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 020 presidente da assembleia educação atividade essencial</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/oficio_tbm_021a_conselho_dederal_de_educacao_fisica_academias_servicos_essenciais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/oficio_tbm_021a_conselho_dederal_de_educacao_fisica_academias_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 021 dalmo educação atividade essencial</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/oficio_tbm_022_cleiton_de_oliveira_educacao_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/oficio_tbm_022_cleiton_de_oliveira_educacao_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 022 cleiton de oliveira educação atividade essencial</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/oficio_tbm_023a_deputado_joao_vitor_xavier_academias_servicos_essenciais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/oficio_tbm_023a_deputado_joao_vitor_xavier_academias_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 023 beatriz cerqueira educação atividade essencial</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/oficio_tbm_024_escolas_educacao_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/oficio_tbm_024_escolas_educacao_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 024 escolas educação atividade essencial</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_tbm_025a_dalmo_academias_servicos_essenciais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_tbm_025a_dalmo_academias_servicos_essenciais.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 025 dalmo academias serviços essenciais</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/oficio_tbm_026_governador_romeu_zema_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/oficio_tbm_026_governador_romeu_zema_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 026 Governador Romeu Zema salão de beleza e barbearia atividade essencial</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/oficio_tbm_027_presidente_da_assembleia_agostinho_patrus_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/oficio_tbm_027_presidente_da_assembleia_agostinho_patrus_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 027 Presidente da Assembleia Agostinho Patrus salão de beleza e barbearia atividade essencial</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/oficio_tbm_028_deputado_dalmo_ribeiro_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/oficio_tbm_028_deputado_dalmo_ribeiro_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 028 Deputado Dalmo Ribeiro salão de beleza e barbearia atividade essencial</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/oficio_tbm_029_deputado_professor_cleiton_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/oficio_tbm_029_deputado_professor_cleiton_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 029 Deputado Professor Cleiton salão de beleza e barbearia atividade essencial</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/oficio_tbm_030_prefeito_henrique_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/oficio_tbm_030_prefeito_henrique_salao_de_beleza_e_barbearia_atividade_essencial.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 030 prefeito henrique salão de beleza e barbearia atividade essencial</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/oficio_tbm_031_prefeito_henrique_encaminha_ralatorio_de_visita_patio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/oficio_tbm_031_prefeito_henrique_encaminha_ralatorio_de_visita_patio.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 031 prefeito henrique encaminha ralatório de visita patio</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/oficio_tbm_032_prefeito_henrique_despesas_covid.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/oficio_tbm_032_prefeito_henrique_despesas_covid.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 032 prefeito henrique despesas covid</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/oficio_tbm_033_der.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/oficio_tbm_033_der.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 033 DER</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/oficio_tbm_034_prefeito_henrique_encaminha_ralatorio_de_visita_patio_rural.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/oficio_tbm_034_prefeito_henrique_encaminha_ralatorio_de_visita_patio_rural.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 034 prefeito henrique encaminha ralatório de visita patio rural</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/oficio_tbm_035_prefeito_henrique_encaminha_ralatorio_de_visita_quadras_de_esporte.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/oficio_tbm_035_prefeito_henrique_encaminha_ralatorio_de_visita_quadras_de_esporte.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 035 prefeito henrique encaminha ralatório de visita quadras de esporte</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/oficio_tbm_036_prefeito_vigilantes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/oficio_tbm_036_prefeito_vigilantes.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 036 prefeito vigilantes</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/oficio_tbm_037_fabiano_receita_despesas_covid_2021.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/oficio_tbm_037_fabiano_receita_despesas_covid_2021.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 037 Fabiano receita despesas Covid 2021</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/oficio_tbm_038-_modificacao_da_av._perimetral..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/oficio_tbm_038-_modificacao_da_av._perimetral..pdf</t>
   </si>
   <si>
     <t>Ofício TBM 038- Modificação da AV. Perimetral.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/oficio_tbm_039-_demarcacao_de_metragem_para_corrida_na_arena_de_ouro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/oficio_tbm_039-_demarcacao_de_metragem_para_corrida_na_arena_de_ouro.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 039- Demarcação de metragem para corrida na Arena de Ouro</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/oficio_tbm_040-_manilhamento_da_rua_rogerio_gissoni.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/oficio_tbm_040-_manilhamento_da_rua_rogerio_gissoni.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 040- Manilhamento da Rua Rogério Gissoni</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/oficio_tbm_041-_lampadas_para_a_escola_ernesto_barbosa..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/oficio_tbm_041-_lampadas_para_a_escola_ernesto_barbosa..pdf</t>
   </si>
   <si>
     <t>Ofício TBM 041- Lampadas para a Escola Ernesto Barbosa.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/oficio_tbm_042-_oficio_para_o_departamento_de_transito_solicita_lomabadas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/oficio_tbm_042-_oficio_para_o_departamento_de_transito_solicita_lomabadas.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 042- Ofício para o Departamento de Trânsito, Solicita lomabadas</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/oficio_tbm_043_edson_dmaae.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/oficio_tbm_043_edson_dmaae.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 043 edson dmaae</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/oficio_tbm_044_edson_dmaae_caminhao_pipa.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/oficio_tbm_044_edson_dmaae_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 044 edson dmaae caminhão pipa</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/oficio_tbm_045-_solicita_ao_dmaae_o_manilhamento_da_rua_rogerio_gissoni.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/oficio_tbm_045-_solicita_ao_dmaae_o_manilhamento_da_rua_rogerio_gissoni.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 045- Solicita ao DMAAE o Manilhamento da Rua Rogério Gissoni</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Vereador Paulo Henrique Chiste, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/oficio_tbm_046-_solicita_ao_circolo_italobrasiliano_di_ouro_fino_apresentar_planejamento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/oficio_tbm_046-_solicita_ao_circolo_italobrasiliano_di_ouro_fino_apresentar_planejamento.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 046- Solicita ao Circolo Italobrasiliano di ouro fino apresentar planejamento</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/oficio_tbm_047-_solicita_a_maisa_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/oficio_tbm_047-_solicita_a_maisa_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf</t>
   </si>
   <si>
     <t>Ofício TBM 047- Solicita a Maísa informações sobre a regularidade dos loteamentos no  alto dos palomos.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/oficio_tbm_048-_solicita_ao_codema_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/oficio_tbm_048-_solicita_ao_codema_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 048- Solicita ao CODEMA maiores informações sobre a regularidade dos loteamentos no  alto dos palomos</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/oficio_tbm_049-_solicita_ao_copam_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/oficio_tbm_049-_solicita_ao_copam_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf</t>
   </si>
   <si>
     <t>Ofício TBM 049- Solicita ao COPAM maiores informações sobre a regularidade dos loteamentos no  alto dos palomos.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/oficio_tbm_050-_parceria_com_a_karyda.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/oficio_tbm_050-_parceria_com_a_karyda.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 050- Parceria com a Karyda</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/oficio_tbm_051-_retirada_de_pauta_do_requerimento.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/oficio_tbm_051-_retirada_de_pauta_do_requerimento.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 051- Retirada de pauta do requerimento</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/oficio_tbm_052-_justifica_ausencia_em_solenidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/oficio_tbm_052-_justifica_ausencia_em_solenidade.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 052- Justifica ausência em solenidade</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/oficio_tbm_053-_solicita_ao_executivo_maiores_informacoes_sobre_as_denuncias_recebidas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/oficio_tbm_053-_solicita_ao_executivo_maiores_informacoes_sobre_as_denuncias_recebidas.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 053- Solicita ao Executivo maiores informações sobre as denuncias recebidas</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/oficio_tbm_054-_solicita_ao_codema_providencias_para_o_probelma_com_esgoto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/oficio_tbm_054-_solicita_ao_codema_providencias_para_o_probelma_com_esgoto.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 054- Solicita ao CODEMA providências para o probelma com esgoto</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/oficio_tbm_055-_solicita_ao_prefeito_providencias_para_o_probelma_com_esgoto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/oficio_tbm_055-_solicita_ao_prefeito_providencias_para_o_probelma_com_esgoto.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 055- Solicita ao Prefeito providências para o probelma com esgoto</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/oficio_tbm_056-_solicita_ao_dmaae_providencias_para_o_probelma_com_esgoto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/oficio_tbm_056-_solicita_ao_dmaae_providencias_para_o_probelma_com_esgoto.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 056- Solicita ao DMAAE providências para o probelma com esgoto</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/oficio_tbm_057-_solicita_ao_dep.dalmo_campo_de_bocha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/oficio_tbm_057-_solicita_ao_dep.dalmo_campo_de_bocha.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 057- Solicita ao Dep.Dalmo Campo de bocha</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/oficio_tbm_058-_solicita_fiscal_para_averiguar_terrenos_baldios.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/oficio_tbm_058-_solicita_fiscal_para_averiguar_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 058- Solicita fiscal para averiguar terrenos baldios</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/oficio_tbm_059-_solicita_parecer_juridico_ao_procurador.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/oficio_tbm_059-_solicita_parecer_juridico_ao_procurador.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 059- Solicita parecer júridico ao Procurador</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/oficio_tbm_060-_solicita_parecer_juridico_ao_procurador_joao_paulo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/oficio_tbm_060-_solicita_parecer_juridico_ao_procurador_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 060- Solicita parecer júridico ao Procurador João paulo</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/oficio_tbm_061-_solicita_fiscais_para_averiguar_terrenos_baldios.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/oficio_tbm_061-_solicita_fiscais_para_averiguar_terrenos_baldios.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 061- Solicita fiscais para averiguar terrenos baldios</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/oficio_tbm_062-_estrada_da_barra.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/oficio_tbm_062-_estrada_da_barra.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 062- Estrada da Barra</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/oficio_tbm_063-_solicita_a_sheila_da_saude_informacoes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/oficio_tbm_063-_solicita_a_sheila_da_saude_informacoes.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 063- Solicita a Sheila da saúde informações</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/oficio_tbm_064-_planejamento_de_fiscalizacoes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/oficio_tbm_064-_planejamento_de_fiscalizacoes.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 064- Planejamento de fiscalizações</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_tbm_065-_fabio_cultura_lei_aldir_black.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_tbm_065-_fabio_cultura_lei_aldir_black.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 065- Fábio Cultura, lei Aldir Black</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/oficio_tbm_066-_dorival_cultura_lei_aldir_black_-_copia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/oficio_tbm_066-_dorival_cultura_lei_aldir_black_-_copia.pdf</t>
   </si>
   <si>
     <t>Ofício TBM 066- Dorival Cultura, lei Aldir Black - Copia</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>OF-AR</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Aparecido Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/oficio_001_cobra_novamente_correio_entregar_cartas_na_serrinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/oficio_001_cobra_novamente_correio_entregar_cartas_na_serrinha.pdf</t>
   </si>
   <si>
     <t>Ofício 001 cobra novamente correio entregar cartas na serrinha</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/oficio_002_cemig_serrinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/oficio_002_cemig_serrinha.pdf</t>
   </si>
   <si>
     <t>Ofício 002 cemig serrinha</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/oficio_003_rua_sao_benedito_bela_vista_pavimentacao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/oficio_003_rua_sao_benedito_bela_vista_pavimentacao.pdf</t>
   </si>
   <si>
     <t>Ofício 003 rua sao benedito bela vista pavimentação</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/oficio_004_meio_fio_rua_jose_lucio_filho_parque_dos_moreirasdd.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/oficio_004_meio_fio_rua_jose_lucio_filho_parque_dos_moreirasdd.pdf</t>
   </si>
   <si>
     <t>Ofício 004 meio fio rua José Lucio filho parque dos moreirasdd</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/oficio_ar_005-_departamento_de_obras_-manutencao_da_rua_carlos_rivelli..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/oficio_ar_005-_departamento_de_obras_-manutencao_da_rua_carlos_rivelli..pdf</t>
   </si>
   <si>
     <t>Ofício AR 005- Departamento de Obras -Manutenção da Rua Carlos Rivelli.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/oficio_ar_006-_oficio_ao_deputado_federal_charlles_evangelista..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/oficio_ar_006-_oficio_ao_deputado_federal_charlles_evangelista..pdf</t>
   </si>
   <si>
     <t>Ofício AR 006- Ofício ao Deputado Federal Charlles Evangelista.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/oficio_ar_007-_oficio_ao_der.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/oficio_ar_007-_oficio_ao_der.pdf</t>
   </si>
   <si>
     <t>Ofício AR 007- Ofício ao DER</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/oficio_ar_008-_deputada_estadual_sheila._sobre_delegacia_regional..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/oficio_ar_008-_deputada_estadual_sheila._sobre_delegacia_regional..pdf</t>
   </si>
   <si>
     <t>Ofício AR 008- Deputada Estadual Sheila. Sobre Delegacia Regional.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/oficio_ar_009-_oficio_a_delegada_sheilla.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/oficio_ar_009-_oficio_a_delegada_sheilla.pdf</t>
   </si>
   <si>
     <t>Ofício AR 009- Ofício a Delegada Sheilla</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/oficio_ar_010_-_justifica_ausencia_em_solenidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/oficio_ar_010_-_justifica_ausencia_em_solenidade.pdf</t>
   </si>
   <si>
     <t>Ofício AR 010 - Justifica ausência em solenidade</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/oficio_ar_011-_departamento_de_obras_-construcao_de_meio_fio.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/oficio_ar_011-_departamento_de_obras_-construcao_de_meio_fio.pdf</t>
   </si>
   <si>
     <t>Ofício AR 011- Departamento de Obras -Construção de meio fio</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/oficio_ar_012-_deputada_sheila._esforcos_para_instalacao_de_uma_delegacia_regional..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/oficio_ar_012-_deputada_sheila._esforcos_para_instalacao_de_uma_delegacia_regional..pdf</t>
   </si>
   <si>
     <t>Ofício AR 012- Deputada Sheila. esforços para instalação de uma Delegacia Regional.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/oficio_ar_013-_departamento_de_obras_-manutencao_no_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/oficio_ar_013-_departamento_de_obras_-manutencao_no_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Ofício AR 013- Departamento de Obras -Manutenção no redutor de velocidade</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/oficio_ar_014-_departamento_de_obras_-pavimentacao_asfaltica_do_local.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/oficio_ar_014-_departamento_de_obras_-pavimentacao_asfaltica_do_local.pdf</t>
   </si>
   <si>
     <t>Ofício AR 014- Departamento de Obras -Pavimentação asfaltica do local</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/oficio_ar_015_-_dmaae_conserto_de_bueiro.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/oficio_ar_015_-_dmaae_conserto_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Ofício AR 015 - DMAAE Conserto de Bueiro</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>OF-FA</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Fábio Anderson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/oficio_fas_001_daniel_autoriza_monte_siao_a_rocar_o_campo_dos_farias.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/oficio_fas_001_daniel_autoriza_monte_siao_a_rocar_o_campo_dos_farias.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 001 daniel autoriza monte siao a roçar o campo dos farias</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/oficio_fas_002_prefeito_poda_de_arvores_da_estrada_da_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/oficio_fas_002_prefeito_poda_de_arvores_da_estrada_da_capelinha.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 002 prefeito poda de arvores da estrada da capelinha</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/oficio_fas_003_edson_dmaae_limpeza_do_rio_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/oficio_fas_003_edson_dmaae_limpeza_do_rio_capelinha.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 003 Edson DMAAE limpeza do rio Capelinha</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1456/oficio_fas_004_tapa_buracos_mg_459.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1456/oficio_fas_004_tapa_buracos_mg_459.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 004 tapa buracos MG 459</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/oficio_fas_005_prefeito_redutor_de_velocidade_capelinha.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/oficio_fas_005_prefeito_redutor_de_velocidade_capelinha.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 005 prefeito redutor de velocidade capelinha</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/oficio_fas_006_-_dep._esportes_manutencao_do_campo_esportivo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/oficio_fas_006_-_dep._esportes_manutencao_do_campo_esportivo.pdf</t>
   </si>
   <si>
     <t>Ofício FAS 006 - Dep. Esportes manutenção do campo esportivo</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Vanderlei Cândido de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1410/oficio_vca_001_prefeito_mesa_e_cadeira_mercadao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1410/oficio_vca_001_prefeito_mesa_e_cadeira_mercadao.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 001 prefeito Mesa e cadeira mercadão</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/oficio_vca_002_prefeito_ponto_de_onibus_jardim_ouro_verde.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/oficio_vca_002_prefeito_ponto_de_onibus_jardim_ouro_verde.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 002 prefeito Ponto de ônibus jardim ouro verde</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/oficio_vca_003_prefeito_limpeza_do_ribeirao.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/oficio_vca_003_prefeito_limpeza_do_ribeirao.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 003 prefeito limpeza do ribeirão</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/oficio_vca_004_redutor_de_velocidade_joaquim_moreira_de_melo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/oficio_vca_004_redutor_de_velocidade_joaquim_moreira_de_melo.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 004 redutor de velocidade joaquim moreira de melo</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/oficio_vca_005_tenente_elcio_policiamento_jardim_burza.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/oficio_vca_005_tenente_elcio_policiamento_jardim_burza.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 005 Tenente Elcio Policiamento Jardim Burza</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/oficio_vca_006_prefeito_pedido_de_limpeza_da_entrada_do_bairro_sao_judas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/oficio_vca_006_prefeito_pedido_de_limpeza_da_entrada_do_bairro_sao_judas.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 006 Prefeito pedido de limpeza da entrada do bairro São Judas</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/oficio_vca_007_prefeito_faixa_de_pedestres_na_avenida_delfim_moreira.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/oficio_vca_007_prefeito_faixa_de_pedestres_na_avenida_delfim_moreira.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 007 Prefeito faixa de pedestres na avenida delfim moreira</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/oficio_vca_008_deer.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/oficio_vca_008_deer.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 008 deer</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/oficio_vca_009_prefeito_solicita_faixa_elevada.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/oficio_vca_009_prefeito_solicita_faixa_elevada.pdf</t>
   </si>
   <si>
     <t>ofício VCA 009 prefeito solicita faixa elevada</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/oficio_vca_010_prefeito_motiristas_de_aplicativo.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/oficio_vca_010_prefeito_motiristas_de_aplicativo.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 010 Prefeito Motiristas de Aplicativo</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/oficio_vca_011_dirce_veiculos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/oficio_vca_011_dirce_veiculos.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 011 Dirce Veículos</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/oficio_vca_012_josiane_veiculos.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/oficio_vca_012_josiane_veiculos.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 012 Josiane Veículos</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/oficio_vca_013_prefeito_animais_estrada_dos_limas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/oficio_vca_013_prefeito_animais_estrada_dos_limas.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 013 Prefeito Animais estrada dos Limas</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/oficio_vca_014_prefeito_solicita_informacoes_frigonobre.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/oficio_vca_014_prefeito_solicita_informacoes_frigonobre.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 014 prefeito solicita informações frigonobre</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/oficio_vca_015_-_extensao_de_rede_eletrica_bairro_escolinha..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/oficio_vca_015_-_extensao_de_rede_eletrica_bairro_escolinha..pdf</t>
   </si>
   <si>
     <t>Ofício VCA 015 - Extensão de rede elétrica bairro Escolinha.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>Vereador Clóvis Coldibeli, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/oficio_vca_016_-_dmaae_esclarecimento_sobre_video_das_redes_sociais.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/oficio_vca_016_-_dmaae_esclarecimento_sobre_video_das_redes_sociais.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 016 - DMAAE esclarecimento sobre video das redes sociais</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>Vereador Tiago Bazolli, Vereador Vanderlei do Taekwondo</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1426/oficio_vca_017_-_secretaria_municipal_de_educacao_sobre_o_funcionamento_das_creches.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1426/oficio_vca_017_-_secretaria_municipal_de_educacao_sobre_o_funcionamento_das_creches.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 017 - Secretaria Municipal de Educação sobre o funcionamento das creches</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/oficio_vca_018_-_para_o_executivo_sobre_o_funcionamento_das_creches.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/oficio_vca_018_-_para_o_executivo_sobre_o_funcionamento_das_creches.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 018 - Para o executivo sobre o funcionamento das creches</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/oficio_vca_019_-_der_reitera_oficio_012-2020.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/oficio_vca_019_-_der_reitera_oficio_012-2020.pdf</t>
   </si>
   <si>
     <t>Ofício VCA 019 - DER reitera oficio 012-2020</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/oficio_vca_020_-_solcita_ao_executivo_utilizacao_de_quadra_esportiva..pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/oficio_vca_020_-_solcita_ao_executivo_utilizacao_de_quadra_esportiva..pdf</t>
   </si>
   <si>
     <t>Ofício VCA 020 - Solicita ao Executivo utilização de quadra esportiva.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>OF-PC</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Paulo Luis de Cantuária</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/oficio_plc_001.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/oficio_plc_001.pdf</t>
   </si>
   <si>
     <t>Ofício PLC 001 Certidão de Demoninação de Logradouro Público</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1816/oficio_plc_002.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1816/oficio_plc_002.pdf</t>
   </si>
   <si>
     <t>Ofício PLC 002 Vigas para ponte do Pinhalzinho dos Góes</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/oficio_plc_003_daniel_redutor_de_velocidade_felipe_acessorios.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/oficio_plc_003_daniel_redutor_de_velocidade_felipe_acessorios.pdf</t>
   </si>
   <si>
     <t>Ofício PLC 003 Daniel redutor de velocidade felipe acessórios</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/oficio_plc_004-_der_redutor_de_velocidade_pinhalzinho_dos_goes.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/oficio_plc_004-_der_redutor_de_velocidade_pinhalzinho_dos_goes.pdf</t>
   </si>
   <si>
     <t>Ofício PLC 004- DER, redutor de velocidade Pinhalzinho dos góes</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>OF-FC</t>
   </si>
   <si>
     <t>Ofício Gab. Ver. Francisco Carlos Maciel</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/oficio_fcm_001_sheilla_dinheiro_covid19.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/oficio_fcm_001_sheilla_dinheiro_covid19.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 001 Sheilla dinheiro Covid19</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/oficio_fcm_002_deputado_inacio_franco_agradecimento_cem_mil_santa_casa.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/oficio_fcm_002_deputado_inacio_franco_agradecimento_cem_mil_santa_casa.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 002 deputado inacio franco agradecimento cem mil santa casa</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/oficio_fcm_003_edson_dmaae_relatorio_de_qualidade_da_agua.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/oficio_fcm_003_edson_dmaae_relatorio_de_qualidade_da_agua.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 003 edson dmaae relatorio de qualidade da água</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1433/oficio_fcm_004_solicitar_providencias_urgentes_com_relacao_ao_covid_19.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1433/oficio_fcm_004_solicitar_providencias_urgentes_com_relacao_ao_covid_19.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 004 Solicitar providências urgentes com relação ao Covid 19</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/oficio_fcm_005_sheila_saude_covid.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/oficio_fcm_005_sheila_saude_covid.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 005 sheila saude covid</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/oficio_fcm_006_tenente_elcio_posto_policial_em_crisolia.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/oficio_fcm_006_tenente_elcio_posto_policial_em_crisolia.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 006 Tenente Elcio Posto Policial em Crisólia</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/oficio_fcm_007_deputado_julio_delgado_desativacao_do_aeroporto.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/oficio_fcm_007_deputado_julio_delgado_desativacao_do_aeroporto.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 007 Deputado Julio Delgado Desativação do Aeroporto</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/oficio_fcm_009-_justifica_ausencia_em_solenidade.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/oficio_fcm_009-_justifica_ausencia_em_solenidade.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 009- Justifica ausência em solenidade</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/oficio_fcm_010-_frente_parlamentar_de_combate_as_drogas.pdf</t>
+    <t>http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/oficio_fcm_010-_frente_parlamentar_de_combate_as_drogas.pdf</t>
   </si>
   <si>
     <t>Ofício FCM 010- Frente Parlamentar de combate às Drogas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7596,51 +7596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_002_bolsas_sociais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_003_calendario_cultura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_004_calendario_esportes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_005_centro_de_artes_e_tradicoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_006_estudo_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_007_exploracao_do_comercio_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_008_implantacao_constituicao_em_miudos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_009_incentivo_ao_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_010_parceria_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_011_prevencao_doencas_infantis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_012_projeto_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_014_valorizacao_professor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_015_construcao_banheiro_lago_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_016_operacao_tapa_buracos_crisolia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_017_ponte_tabuao_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_018_revitalizacao_praca_de_crisolia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_019_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_020_interdicao_do_lago_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_021_portal_bairro_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_022_pagamento_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_023_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_024_centro_especializado_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_025_alambrado_no_lago.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_026_campo_da_serrinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_027_banheiro_no_lago.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_028_isencao_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_029_insalubridade_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_030_vacina_professores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_031_programa_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_032_cameras_seguranca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_033_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_034_banco_municipal_de_orteses.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_037_abono_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_038_criacao_comite_de_crise_economica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_039_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_041_asfaltar_rua_taboao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_042_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_043_lombadas_bairro_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_044_maquina_de_pintar_faixas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_045_asfalto_bairro_gonzagas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_046_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_047_campo_de_bocha_agostinho_franceli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_048_atendimento_do_covid.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_049_vania_vacina_professores_em_suas_proprias_escolas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_050__clovis_ponte_tagua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_051_clovis_pavimentacao_rua_goitacazes_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_052_clovis_substituicao_lampadas_de_led_crisolia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_053_paulo_iluminacao_praca_jardim_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_054_paulo_tiago_pintura_de_faixa_papelaria_jorri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_055_paulo_tiago_redutor_de_velocidade_rua_mario_giacomente.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_056_paulo_tiago_calcada_avenida_das_industrias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_057_paulo_melhorias_na_praca_edson_chiste_bailone.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_058_agostinho_asfaltamento_da_rua_dionisio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_059_agostinho_placas_indicativas_nos_bairros_rurais_para_orientacao_dos_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_060_agostinho_construidas_lombadas_na_rua_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_061_paulo_criacao_de_memorial_em_homenagem_as_vitimas_do_novo_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_062_paulo_tiago_pratica_da_atividade_fisica_e_do_exercicio_fisico_em_estabelecimentos_prestadores_de_servicos_com_essa_finalidade_bem_como_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_063_paulo_tiago_que_os_profissionais_professores_e_instrutores_de_autoescola_sejam_inseridos_como_prioritarios_no_calendario_de_vacinacao_contra_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_064_marco_tiago_a_instalacao_de_um_posto_de_vigilancia_na_quadra_do_alto_e_melhorias_na_iluminacao_publica_da_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_065_vanderlei_que_seja_pavimentada_a_estrada_rural_que_liga_o_municipiio_de_ouro_fino_ao_de_inconfidentes_e_borda_da_mata_conhecida_como_estrada_do_serra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_066_clovis_pavimentacao_atras_da_igreja_na_barra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_067_clovis_seja_feita_a_captacao_de_agua_pluvial_e_a_pavimentacao_da_rua_ao_lado_da_creche_de_do_distrito_de_crisolia_prolongamento_da_rua_conego_curimbaba.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_068_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_cervinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_069_fabio_que_sejam_removidas_as_faixas_de_pedestres_elevadas_localizadas_na_rua_guarda_mor_lustosa_proximas_ao_semaforo_do_pavilhao_das_malhas_e_da_borracharia_do_davi_deixando.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_070_agostinho_que_seja_implementada_a_lei_que_criou_a_zona_azul_no_municipio_lei_n.o_2.861-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_071_tiago_carrinho_caixao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_072_tiago_plantio_e_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_073_vanderlei_patrulha_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_074_fabio_que_seja_feito_o_calcamento_no_trevo_da_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_075_fabio_que_seja_feito_o_calcamento_na_area_central_do_bairro_dos_farias_e_no_trevo_de_entrada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_076_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_feijoal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_077_clovis_que_seja_feito_o_calcamento_entre_a_igreja_e_a_escola_do_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_078_clovis_necessidade_da_vacinacao_contra_a_covid-19_dos_profissionais_medicos_veteriarios_e_seus_respectivos_tecnicos_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_079_tiago_e_outros_criacao_do_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_080_todos_patrulha_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_081_fabio_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_082_agostinho_rua_dom_pedro_i.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_083_tiago_e_paulo_albergue.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_084_clovis_captacao_de_agua_pluvial_da_praca_central_do_bairro_tabuao_ate_a_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_085_clovis_criacao_de_vagas_para_deficientes_fisicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_086_clovis_criacao_diretoria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_087_paulo_tiago_clovis_data_reajuste.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_088_paulo_tiago_ecoouro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_089_paulo_tiago_clovis_ferias_servidor.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_091_agostinho_meio_fio_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_092_chico_ajuda_produtores_geadas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_093_ph_projeto_de_lei_para_cessao_de_espaco.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_094_tiago_colocacao_de_placas__dos_pontos_turisticos_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_095_tiago_limpeza_dos_lagos_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_096_chico_projeto_conservador_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_097_aparecido_reiteracao_do_pedido_de_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_098_ph_parque_infantil_adaptado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_099_ph_programa_ambulatorial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_100_agostinho_projeto_de_lei_sobre_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_101-_ph_que_o_executive_proponha_lei_de_incentivo_a_doacao_de_sangue_para_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_102-_ph_solicita_ao_executivo_esforcos_para_recuperar_a_casa_do_cafe_com_leite.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_103-_ph_solicita_ao_executivo_estudo_para_viabilizar_o___aparentamento_gemellaggio_entre_ouro_fino_e_cidade_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_104-_clovis_que_o_executive_proponha_lei_de_isencao_de_imposto_para_pessoas_com_molestias_graves.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_105-_clovis_sugere_que_o_poder_executivo_crie_um_deposito_de_cascalho..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_106-_agostinho_solicita_construcao_de_redutores_de_velocidade_na_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_107-_agostinho_solicita_construcao_de_quadra_esportiva_com_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_108-_vanderlei_extensao_da_pavimentacao_do_bairros_dos_limas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_109-_vanderlei_extensao_rede_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_110-_teia_solicita_ao_executivo_a_construcao_de_redutores_de_velocidade_no_bairro_dos_pereiras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_111-_teia_solicita_ao_executivo_que_proceda_a_colocacao_de_placas_indicativas_de_nomes_de_rua.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_112-_tiago_demarcacao_de_faixa_esportiva_para_esportes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_113-_tiago_que_o_executive_proponha_lei_de_incentivo_a_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_114-_tiago_que_o_executive_proponha_lei_de_concessao_de_areas_para_investimento_turisticos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_116-_tiago_solicita_ao_executivo_que_a_indenizacao_da_vale_seja_utilizada_para_reparacao_ambiental..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_117-_tiago_solicita_ao_executivo_que_encaminhe_o_projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_118-_ph_que_o_executive_crie_o_conselho_municpal_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_119-_clovis_sugere_que_o_poder_executivo_que_instale_um_playground_no_tabuao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_120-_clovis_sugere_que_o_poder_executivo_que_seja_realizado_a_pavimentacao_asfaltica_da_rua_joaquim_inacio_bueno_proximo_a_escola_municipal_bene.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_121-_teia_solicita_ao_executivo_manutencao_na_rua_paulo_marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_122-_teia_solicita_ao_executivo_que_coloque_grades_de_protecao_no_lago.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_123-_agostinho_solicita_construcao_de_redutores_de_velocidade_nos_peitudos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_124-_agostinho_solicita_ao_executivo_a_pavimentacao_do_bairro_sao_jose_ate_a_escolinha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_126-_if_sul_de_minas_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_127-_solicita_alteracao_no_estatuto_do_servidor_publico_para_conceder_jornada_diferenciada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_128-_solicita_ampliacao_do_horario_de_atendimento_na_ubs.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_129-_solicita_ao_executivo_que_amplie_o_atendimento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_130-_solicita_ao_executivo_ampliacao_do_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_131-_sugere_que_o_poder_executivo_realize_a_manutencao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_132-_sugere_que_o_poder_executivo_instale_cercas_de_protecao_no_lago_dos_palomos_para_proteger_as_criancas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_133-_lei_de_incentivo_a_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_134-_monitores_de_apoio_para_atender_as_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_136-_sugeri_que_seja_criada_lei_que_afasta_gestante_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_137-_sugeri_que_seja_ofertada_capacitacao_para_os_funcionarios_publicos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_138-_instituicao_karyda_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_139-_rio_mogi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_140-_museu.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_141-_sugerindo_o_aumento_do_atendimento_no_cisasmesp.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_142-_que_o_executivo_cumpa_a_lei_13.443__-17_sobre_brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_143-_sugeri_que_seja_criada_lei_concede_prazo_maio_de_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_144-_que_o_executivo_estabeleca_ponto_facultaitvo_no_dia_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_145-_solicita_caampanha_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/265/indicacao_146-_solicita_rotatoria_e_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_147-_fundo_municpal_do_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/267/indicacao_148-_solicita_ao_passarela_elevada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_149-_reforma_dos_banheiros_do_mercadao_e_velorio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_150-_reforma_da_ponte_da_avenida_perimetral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_151-_manutenao_da_estrada_de_sao_jose_a_barra.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_152-_abertura_de_rua_e_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_153-_solicita_a_contratacao_de_terapeutas_ocupacionais_na_estrategia_sude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_154-_revitalizacao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_155-_sugeri_a_limpeza_do_bairro_capelinha.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_156-_geif_maior_celeridade_na_geracao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_157-_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_158-_transporte_publico_para_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_159-_sugerindo_o_aumento_salarial_dos_tecnicos_de_enfermagem..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_160-_solicita_construcao_de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_161-_projeto_jovem_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_162-_solicita_a_criacao_do_centro_municipal_para_criancas_com_teia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_163-_solicita_construcao_de_redutores.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_164-_solicita_conserto_das_lampadas_dos_peitudos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_165-_solicita_a_aquisicao_de_um_andaime_para_o_departamento_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_166-_solicita_a_limpeza_do_pronto_atendimento..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_167_-_lei_de_estimulo_ao_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_168_-_contratacao_de_neuropsicologo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_169_-_congelamento_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_170-_manutencao_da_estrada_e_do_local.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_171-_solicita_banheiro_com_fraldario_no_lago_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_172-_sugeri_a_limpeza_do_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1/67cea5a73124aa686db6f33852b97b84.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2/67a54531f157970880ee998a595c7bcb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/3/8b639961e4c0f7b2c30c37a2f9b41af8.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/4/a226a628ca7edc2d1e056956cf23af2f.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/5/29bbc7fea26a2cad09f86562ba20395d.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/6/e1fd7d0ffedec55f7d9c2d7ea74831df.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/7/8991788ca524f8e570a376900d25da16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/8/78a3b3cd072aa72428fbc9f0114c969c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/9/2f20dbc4de0647104d46fbd6921febb5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/10/e978168495bedc1fd4dbe758369ca75f.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/11/8e90ad8dbf550a3ed09957d752a589e2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/12/1f7a8facb33386f74e00315d5daf6676.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/13/2597592490d49e534015258c6f61713f.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/14/812915bb550924741c422da94e2a04e5.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/15/abddff46fa1a19b0cfcfb060a145bcfb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/16/b89452eaeef25c13360110c8a3ec4231.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/17/347288c88537cd559776825b73bcaa2b.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/18/247f22e96853bf8eb41d75d59cad0bfd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/19/4547a140937675be0afc04c2ce63f726.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/20/0fabee9fc68d8599663186b507fc33db.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/21/590a16a258a5d2ecaaae98acd6b02a0f.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/22/14ada9ce2b0b524601708ef6e89ef7ed.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/23/d7137e2a9336e06c26a32285f1bb1b18.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/24/996cdcf54737094d51be83e7f7cf7e1e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/25/6a79f07858c1356545f82bcfc3263ae6.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/26/f765cf3932befe4ba7899cb654cf4221.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/27/8c9e8e0298d4f0567df4e0d3cbd9a64a.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/28/ca023b94736b7370ff829a5dfa59f0a3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_029_de_apoio_ao_projeto_de_resolucao_do_senado_prs_no_55_de_2018_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_030_de_apoio_ao_projeto_de_lei_no_5656_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_031_de_apelo_ao_projeto_de_lei_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_032_de_apoio_pl_3507.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_033_radio_difusora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_034_apoio_pl3657.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/39/mocao_035_apoio_pl_3.660.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_036-__de_apoio_ao_projeto_de_lei_169__de_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/41/mocao_037_-_de_apoio_ao_projeto_de_lei_no_3083.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_decreto_legislativo_001_hm_marco_talento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_decreto_legislativo_002_rua_antonio_assis.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_decreto_legislativo_003_rua_eduardo_silverio_brandao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_decreto_legislativo_004_acata_o_veto_ao_pl_3.205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_decreto_legislativo_005_ch_anderson_luis_coelho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_decreto_legislativo_006_ch_marcia_maria_ribeiro_lemes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_decreto_legislativo_007_rua_renato_lomonaco.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_decreto_legislativo_008_rua_ladislau_de_souza.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_decreto_legislativo_009_rua_maria_aparecida_silva_de_lima.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_010_rua_cantora_lirica_priscila_ferrari_dias_da_silva_avila.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_decreto_legislativo_011_rua_maria_tereza_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_decreto_legislativo_012_honra_ao_merito_glauco_academia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_decreto_legislativo_013_prestacao_de_contas_2019_aprova.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_decreto_legislativo_014_ch_cidadao_honorario_-_elcio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_decreto_legislativo_015_rua_dona_leyde_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_decreto_legislativo_016_rua_amelio_favilla.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_legislativo_017_acatamento_do_veto_pl_3222.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_legislativo_018_ch_fernando_de_padua_rezende_couto_salles.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_019_denomina_vicentina_de_paula_melo_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_decreto_legislativo_020_-_denomina_de_luiz_benedito_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_decreto_legislativo_021_medalha_de_merito_zumbi_dos_palmares_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/396/001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/397/002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/398/003.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/399/004.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/400/005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/401/006.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/403/008.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/404/009.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_3191_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_3192_subvencao_esperanca_vida.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_3193_programa_incentivado_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_3194_subvencao_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_lei_3195_conta_de_luz_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_lei_3196_institui_politica_municipal_protecao.._autista.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_3197_licitacao_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/299/projeto_de_lei_3198_proibicao_cigarro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_3199_pickup_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_3200_certificado_digital.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_3201_substituto_politica_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_3202_utilidade_publica_associacao_de_amor_aos_pacientes_oncologicos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_3203_politica_municipal_de_cuidados_paliativos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_3204_consorcio_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_3205_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_3206_fundeb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_3207_piso_salarial_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/309/projeto_de_lei_3208_reajuste_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_3209.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_3210_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_3211_inclusao_no_ppa_e_abre_credido_especial.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_3212_programa_incentivo_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/314/projeto_de_lei_3213_programa_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_3214_pldo_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_3215_inclui_contribuicao_do_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_3216_assume_energia_eletrica_vencida_do_abrigo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_3217_mastectomia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_3218_incentivos_fiscais_e_doacao_de_terreno_jmv_material_veterinario.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_3219_altera_requisito_de_investidura_do_cargo_de_assessor_parlamentar_e_administrativo_da_camara_municipal_lei_2805-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_3220_transporte_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_3221_consulta_publica_sobre_a_municipalizacao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_3222_reabilitacao_pacientes_covid.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_3223_aumenta_pagamento_dos_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_3224_abre_credito_suplementar_asfalto_limas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_3225_regulamenta_o_artigo_69_do_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_3226_adiantamento_de_13o.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_3227_altera_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_3228_trator_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_3229_altera_plano_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_3230_prorroga_a_vigencia_da_lei_2929-2021_pagamento_incentivado_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_3231_protecao_aos_direitos_pessoa_com_cancer.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/353/3232.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/354/3233.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/355/3234.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/356/3235.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/357/3236.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/358/3237.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/359/3238.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/360/3239.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/361/3240.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/362/3241.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/363/3242.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/364/3243.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/365/3244.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/366/3245.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/367/3246.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/368/3247.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/369/3248.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/370/3249.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/371/3250.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/372/3251.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/373/3252.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/374/3253.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/375/3254.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/376/3255.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/377/3256.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/378/3257.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/379/3258.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/380/3259.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/381/3260.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/382/3261.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/383/3262.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/384/3263.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/385/3264.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/386/3265.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/387/3266.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/388/3267.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/389/3268.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/390/3269.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/391/3270.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/392/3271.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/393/3272.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/394/3273.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/395/3274.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_resolucao_001_altera_cac_-_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_002_comissao_especial_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_resolucao_003_adiantamento_gratificacao_natalina_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_resolucao_004_fixacao_proposta_loa_2022_camara.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_resolucao_005_constituicao_da_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_resolucao_006_-_autoriza_a_devolucao_de_recursos_financeiros_a_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_001_microchipagem.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_002_dynalf.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_003_covid.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_004_invasao_da_conta_do_dmaae.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_005_convocacao_sheila_e_eder.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006_paulo_tiago_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_007_francisco_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_008_controle_de_frota_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_009_controle_de_frota_da_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_010_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_011_convenio_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_012_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_013_isencao_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_014_aparelho_removedor_de_ar.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_015_taxa_de_consumo_minima_dmaae.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_016_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_017_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_018_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_019_taxa_de_iluminacao_publica-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_020__frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_021_ferias_atrasadas_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_022_quadro_de_pessoal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_023-_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_024-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_025-_ferias_servidores.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_026-_plantoes_santa_casa_de_caridade.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_027-_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_028-_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_029_-_gastos_com_iluminacao_natalina..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_030_carnaval.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/99/resposta_ao_requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/100/resposta_ao_requerimento_002_dynalf.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/101/resposta_ao_requerimento_003_covid.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/102/resposta_ao_requerimento_004_invasao_da_conta_do_dmaae.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/103/resposta_ao_requerimento_005_ata_da_reuniao_sheila_e_eder.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/104/resposta_ao_requerimento_006_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/105/resposta_ao_requerimento_007_terminal_rodoviario_resumo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/106/resposta_ao_requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/107/resposta_ao_requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/108/resposta_ao_requerimento_010_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/109/resposta_ao_requerimento_011_convenio_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/110/resposta_ao_requerimento_012_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/111/resposta_ao_requerimento_013_isencao_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/112/resposta_ao_requerimento_014_retirada_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/113/resposta_ao_requerimento_015_taxa_de_consumo_minima_dmaae.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/114/resposta_ao_requerimento_016_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/115/resposta_ao_requerimento_017_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/116/resposta_ao_requerimento_018_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/117/resposta_ao_requerimento_019_taxa_de_iluminacao_publica-_reiteracao_completo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/118/resposta_ao_requerimento_020_frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/119/resposta_ao_requerimento_021_ferias_atrasadas_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/345/rr22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/346/rr23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/347/rr24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/348/rr25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/349/rr26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/350/rr27.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/351/rr28.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/352/rr29.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/oficio_phcs_001_davi_alcolumbre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/oficio_phcs_002_senador_romario.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/oficio_phcs_003_edson_demaae_falta_de_agua_rua_prefeito_luiz_ulisses.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/oficio_phcs_004_senador_wellington_fagundes_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/oficio_phcs_005_senador_jorginho_dos_santos_mello_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/oficio_phcs_006_senador_carlos_francisco_portinho_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/oficio_phcs_007_vereadora_marilda_belo_horizonte_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/oficio_phcs_008_vereador_laercio_piracicaba_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/oficio_phcs_009_deputado_rafa_zimbaldi_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/oficio_phcs_010_vereador_argeu_descalvado_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/oficio_phcs_011_vereadora_joceli_sao_joao_boa_vista_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/oficio_phcs_012_vereador_rodrigo_vinhedo_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/oficio_phcs_013_deputado_joao_vitor_xavier_torre_de_celular_capelinha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/oficio_phcs_014_vivo_torre_de_celular_capelinha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/oficio_phcs_015_prefeito_empresa_jmv_material_veterinario_geif_como_anda_o_processo_de_doacao_do_terreno.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/oficio_phcs_016_sheila_informacoes_sobre_a_vacina.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/oficio_phcs_017_consul_da_italia_corrispondente_consolare.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/oficio_phcs_018_presidente_marcus_ipsemg_paulo_roberto_simeao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/oficio_phcs_019_agostinho_patrus_presidente_almg_apoio_pl_498_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/oficio_phcs_020_agostinho_patrus_presidente_almg_apoio_pl_2189_2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/oficio_phcs_021_sheila_encaminha_relatorio_de_visita_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/oficio_phcs_022_agostinho_patrus_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/oficio_phcs_023_presidente_da_republica_jair_bolsonaro_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/oficio_phcs_024_marcelo_queiroga_ministro_da_saude_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/oficio_phcs_025_fabio_baccheretti_vitor_secretario_de_estado_da_saude_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/oficio_phcs_026_deputada_federal_rejane_dias_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/oficio_phcs_027_senador_rodrigo_pacheco_presidente_do_senado_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/oficio_phcs_028_deputado_estadual_wendel_mesquita_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/oficio_phcs_029_deputado_julio_delgado_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/oficio_phcs_030_deputado_federal_eduardo_barbosa_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/oficio_phcs_031_deputado_federal_fred_costa_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/oficio_phcs_032_deputado_federal_eros_biondini_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/oficio_phcs_033_deputado_estadual_dalmo_ribeiro_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/oficio_phcs_034_deputado_estadual_joao_vitor_xavier_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/oficio_phcs_035_deputado_estadual_inacio_franco_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/oficio_phcs_036_deputado_estadual_leo_portela_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/oficio_phcs_037_deputado_estadual_osvaldo_lopes_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/oficio_phcs_038_deputado_estadual_professor_cleiton_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/oficio_phcs_039_priscilla_roberta_gaspar_de_oliveira_secretaria_nacional_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/oficio_phcs_040_dmaae_torneira_pracinha_nossa_senhora_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/oficio_phcs_041_embaixador_da_espanha_agradecimentos.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/oficio_phcs_042_embaixador_da_italia_pedido.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/oficio_phcs_043_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/oficio_phcs_044_-_sugerindo_que_adquira_uma_lavadoura_para_o_departamento_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/oficio_phcs_045-_agostinho_patrus_apoio_a_pl_2.836-21.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/oficio_phcs_046_-_solicita_ao_executivo_limpeza_na_casa_de_ruth.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/oficio_phcs_047_-_solicita_ao_departamento_de_limpeza__recolhimento_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/oficio_phcs_048_-_solicita_ao_dmaae_manutencao_de_moradora.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/oficio_phcs_049_-_hemominas_solicita_a_vinda_da_equipe_do_hemocentro_de_pouso_alegre_para_ouro_fino..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/oficio_phcs_050_-_solicita_ao_executivo_manutencao_da_boca_de_lodo_entupida..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/oficio_phcs_051_-_solicita_dep.transito_modificacao_da_avenida_senador_miranda..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/oficio_phcs_052_-_solicita_veiculo_ao_deputado_federal_eduardo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/oficio_phcs_053_-_agostinho_patrus_apoio_a_pl_3.083.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/oficio_phcs_054_-_solicita_ao_executivo_limpeza_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/oficio_phcs_055_-_solicita_ao_executivo_reformar_o_banheiro_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/oficio_phcs_056-_diretor_geral_informa_que_prorrogara_prazo_para_apreciacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/oficio_phcs_057_-_presidente__do_senado_federal_apoio_a_pl_26-2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/oficio_phcs_058_-_presidente__do_ccj_do_senado_federal_apoio_a_pl_26-2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/oficio_phcs_059_-_parabeniza_o_comite_paralimpico_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/oficio_phcs_060_-_presidente__do_senado_federal_apoio_a_pc.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/oficio_phcs_061_-_solicita_veiculo_ao_deputado_joao_vitor_xavier.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/oficio_phcs_062_-_solicita_vaga_na_creche.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/oficio_phcs_063_-_presidente__do_senado_federal_apoio_a_pl_1.985-2019..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/oficio_phcs_064_-_joao_vitor_xavier-_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/oficio_phcs_065_-_celise_laviola-_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/oficio_phcs_066_-_dalmo_ribeiro_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/oficio_phcs_067_-_delegada_sheila_-policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/oficio_phcs_068_-_solicita_a_dep.sheila_um_veiculo_adptado_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/oficio_phcs_069_-_solicita_vaga_na_creche.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/oficio_phcs_070_-_joao_vitor_xavier-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/oficio_phcs_071_-_solicita_ao_executivo_informacoes_sobre_posto_da_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/oficio_phcs_072_-_rodrigo_pacheco-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/oficio_phcs_073_-_eduardo_barbosa_-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/oficio_phcs_074_-_consul_rui_almeida_-_cidades_irmas..pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/oficio_phcs_075_-_soan_-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/oficio_phcs_076_-_ts_trim-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/oficio_phcs_077_-_otavio_junqueira-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/oficio_phcs_078_-_profesores_da_rede_municipal_que_nao_tiveram_aumento.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/oficio_phcs_079_-_agostinho_patrus_repudio_a_pec_55.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/oficio_phcs_080_-_agostinho_patrus_repudio_a_pec_57.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/oficio_phcs_081_-_presidente__do_senado_federal_apoio_a_pl_6.330.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/oficio_phcs_082_-_deputado_federal_pedro-_apoio_a_pl_4.268-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/oficio_phcs_083_-_hemocentro_pouso_alegre.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/oficio_phcs_084_-_embaixada_italiana.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/oficio_phcs_085_-_solicita_a_dep._eduardo_barbosa_veiculo_adapatdo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/oficio_phcs_086_-_frente_parlamentar_de_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/oficio_phcs_087_-_solicita_a_presidente_nacional_do_pl_veiculo_adapatdo_-.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/oficio_phcs_088-_justifica_ausencia_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/oficio_phcs_089_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/oficio_phcs_090_-_guardinha_mirim.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/oficio_phcs_091_-_solicita_academia_ao_ar_livre_ao_deputado_joao_vitor_xavier.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/oficio_phcs_092_-_presidente__do_senado_federal_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/oficio_phcs_093_-_senador_paulo_paim_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/oficio_phcs_094_-_cdh_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/oficio_phcs_095_-_luis_carlos_apoio_a_pl_1.417-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/oficio_phcs_096_-_para_camara_dos_deputados_apoio_a_pl_1.417-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/oficio_phcs_097_-_pavilhao_das_malhas_sr._gustavo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/oficio_phcs_098_-_defensor_publico.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/oficio_phcs_099_-_dmaae_buiero_casa_menino_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/oficio_phcs_100_-_instalacao_de_cestas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/oficio_phcs_101_-_redutores_de_velocidade_no_lago_proximo_ao_deck.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/oficio_phcs_102_-modificacao_da_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/oficio_vavc_001_sheilla_saude_teste_covid_em_um_so_lugar.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/oficio_vavc_002_prefeito_laudo_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/oficio_vavc_003_osvaldo_lopes_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/oficio_vavc_004_fred_costa_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/oficio_vavc_005_prefeito_lombada_bairro_gargata.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/oficio_vavc_006_prefeito_lombada_rua_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/oficio_vavc_007_daniel_junqueira_lombada_bairro_gargata.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/oficio_vavc_008_daniel_junqueira_lombada_rua_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/oficio_vavc_009_prefeito_caixa_dagua_campo_do_alto_de_quem_e.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/oficio_vavc_010_prefeito_almbrado_play_ground_gargata.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/oficio_vavc_011_edson_dmaae_agua_serrinha.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/oficio_vavc_012_prefeito_patrolamento_calixto.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/oficio_vavc_013_prefeito_patrolamento_cervinho_e_cervao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/oficio_vavc_014_prefeito_passarela_elevada_sao_judas_rua_joaquim_chavasco.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/oficio_vavc_015_pedidos_para_o_bairro_varzea.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/oficio_vavc_016_dmaae_campo_do_alto.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/oficio_vavc_017_deputado_charles_reuniao_indi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/oficio_vavc_018_deputada_delegada_sheila_reuniao_indi.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/oficio_vavc_019_deputada_delegada_sheila_-_veiculo_entidade_assistencial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/oficio_vavc_020_deputado_charles_-_veiculo_entidade_assistencial.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/oficio_vavc_021_deputado_osvaldo_lopes_-_veiculo_entidade_assistencial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/oficio_vavc_022_deputado_fred_costa_-_veiculo_entidade_assistencial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/oficio_vavc_023_deputado_fred_costa_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/oficio_vavc_024_deputado_osvaldo_lopes__-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/oficio_vavc_025_deputada_sheila_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/oficio_vavc_026_deputado_charlles-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/oficio_vavc_027_deputada_sheila_-_emenda_parlamentar_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/oficio_vavc_028_-solicita_mamografo.docx.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/oficio_vavc_029_-eder_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/oficio_vavc_030_-laureni_dep.pessoal.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/oficio_vavc_031_deputado_fred_costa_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/oficio_vavc_032_deputado_osvaldo__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/oficio_vavc_033_deputado_charlles__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/oficio_vavc_034_deputado_sheila__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/oficio_vavc_035_-_deputado_sheila__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/oficio_vavc_036-_deputado_fred_costa__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/oficio_vavc_037-_deputado_osvaldo__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/oficio_vavc_038-_deputado_charlles_-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/oficio_vavc_039_deputada_sheila__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/oficio_vavc_040_deputado_fred_costa__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/oficio_vavc_041_deputado_osvaldo_-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/oficio_vavc_042_deputada_charlles__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/oficio_vavc_043-_protocolo_de_recebimento_de_oficio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/oficio_vavc_044_-_vereador_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/oficio_vavc_045_deputado_charlles__-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/oficio_vavc_046_deputado_fred_costa__-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/oficio_vavc_047_deputado_osvaldo_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/oficio_vavc_048_deputada_sheilla_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/oficio_vavc_049_-_agradecimentos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/oficio_cc_001_joao_tadeu_der_itajuba_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/oficio_cc_002_jessica_transporte_para_alunos_de_crisolia_pinhal.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/oficio_cc_003_pedido_de_retirada_de_tramitacao_emenda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/oficio_cc_004_prefeito_barreira_sanitaria_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/oficio_cc_005_daniel_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/oficio_cc_006_daniel_redutor_de_velocidade_palmacio_butti.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/oficio_cc_007_daniel_redutor_de_velocidade_barra.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/oficio_cc_008_prefeito_reforma_postinho_tabuao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/oficio_cc_009-_dmaae_esgoto_parado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/oficio_cc_010-_bueiros_sem_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/oficio_cc_011-_bueiros_de_crisolia_sem_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/oficio_cc_012-_manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/oficio_cc_013-_departamento_de_obras_-manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/oficio_cc_014-_romildo_departamento_de_estradas-_alargamento_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/oficio_cc_015-_israel_departamento_de_estradas-_alargamento_da_estrada..pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/oficio_cc_016-_jair_-_departamento_de_estradas-_alargamento_da_estrada..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/oficio_cc_017-_departamento_de_obras_-manutencao_da_rua_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/oficio_cc_018-_der_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/oficio_cc_019-_construcao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/oficio_cc_020-_construcao_da_ponte_vanessa_obras.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/oficio_cc_021-_construcao_da_ponte_romildo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/oficio_cc_022-_construcao_da_ponte_jair.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/oficio_cc_023-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/oficio_cc_024-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/oficio_cc_025-_daniel_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/oficio_cc_026-_henrique_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/oficio_cc_027-_agradecimento_ao_der_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/oficio_jam_001_prefeito_limpeza_e_pintura_praca_peitudos.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/oficio_jam_002_prefeito_ponte_dos_pedrosos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_jam_003_prefeito_torre_de_celular_escolinha.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_jam_004_prefeito_torre_de_celular_caneleiras.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_jam_005_prefeito_torre_de_celular_peitudos.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/oficio_jam_006_prefeito_poco_artesiano_escolinha.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/oficio_jam_007__interdicao_ponte_dos_pedrosos.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2251/oficio_jam__008_prefeito_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/oficio_jam_009.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/oficio_jam_010.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/oficio_jam_011.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/oficio_jam_012.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/oficio_jam_013.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/oficio_jam_014.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/oficio_jam_015.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/oficio_jam_016.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/oficio_jam_018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/oficio_jam_019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/oficio_jam_020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_jam_021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/oficio_jam_022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/oficio_jam_023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_jam_024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/oficio_jam_025_prefeito_placas_de_identicacao_de_rua_jardim_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/oficio_jam_026_prefeito_quadra_peitudos_lampadas.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/oficio_jam_027_prefeito_alambrado_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/oficio_jam_028_prefeito_pavimentacao_ruas_serrinha.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/oficio_jam_029_prefeito_limpeza_rua_volveno_germiniani.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/oficio_jam_030_prefeito_recapeamento_asfaltico_rua_jose_vicente_dutra_joao_medau_e_ciro_periera_silva_palomos.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/oficio_jam_031_prefeito_recapeamento_asfaltico_rua_dom_pedro_i_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/oficio_jam_032_cabine_de_som_estadio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/oficio_jam_033.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/oficio_jam_034.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/oficio_jam_035.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/oficio_jam_036.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/oficio_jam_037.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2248/oficio_jam_038.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2249/oficio_jam_039.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2250/oficio_jam__040.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/oficio_jam_041_dmaae_esgoto_gargata.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/oficio_jam_042_pedido_ao_deputado_federal_sobre_torre_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/oficio_jam_043_-_solicita_a_maisa_certidao_sobre_a_rodovia_que_liga_crisolia_a_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/oficio_jam_044_-_torre_de_sinal.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/oficio_jam_045_-_dmaae_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/oficio_jam_046_-_dep._esportes_manutencao_d_campo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2274/oficio_mas_001_prefeito_rua_ricardo_tumiotto.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2275/oficio_mas_002_lombadas_gargata.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2276/oficio_mas_003_daniel_pedido_de_impedimento_de_transito_rua_americo_pardini.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_mas_004_-_solicita__departamento_de_materiais_informacoes_sore_pneus.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2278/oficio_mas_005_-_solicita_distruibuicao_de_energia_no_local_que_epecificia.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2279/oficio_mas_006_-_solicita_ao_executivo_distruibuicao_de_energia_no_local_que_epecificia.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2280/oficio_mas_007_-_solicita__ao_dmaae_informacoes_sobre_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_mas_008_-_solicita__ao_dep.transito_para_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_mas_009_-_solicita__ao_dep.transito_modificacao_do_sentido_da_rua.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_mas_010-_frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2284/oficio_mas_011-_terreno_da_torre_de_celular.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/431/ata_da_23a_sessao_ordinaria_da_33a_legislatura_da_camara.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/oficio_tbm_001_sheilla_covid19.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/oficio_tbm_002_edson_dmaae.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/oficio_tbm_003_sheilla_covid19.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/oficio_tbm_004_carlinhos_cadan_contratados_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/oficio_tbm_005_prefeito_limpeza_e_manutencao_de_estradas_rurais_e_vias_urbanas_cronograma.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/oficio_tbm_006_a_retomada_das_aulas_maximus.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/oficio_tbm_007_retomada_das_aulas_rochel.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/oficio_tbm_008_a_retomada_das_aulas_abnara.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/oficio_tbm_009_presidente_da_camara_retirada_de_projeto_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/oficio_tbm_010.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/oficio_tbm_011_prefeito_iptu.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/oficio_tbm_012_prefeito_questao_das_enchentes.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/oficio_tbm_013_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_tbm_014_convite_reuniao_sobre_emprego.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/oficio_tbm_015_convite_reuniao_sobre_emprego_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/oficio_tbm_016_convite_reuniao_sobre_emprego_carlinhos_cadan.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/oficio_tbm_017_prefeito_henrique_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/oficio_tbm_018_governador_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/oficio_tbm_019a_agostinho_presidente_da_almg_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/oficio_tbm_020a_zema_governador_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/oficio_tbm_021a_conselho_dederal_de_educacao_fisica_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/oficio_tbm_022_cleiton_de_oliveira_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/oficio_tbm_023a_deputado_joao_vitor_xavier_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/oficio_tbm_024_escolas_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_tbm_025a_dalmo_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/oficio_tbm_026_governador_romeu_zema_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/oficio_tbm_027_presidente_da_assembleia_agostinho_patrus_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/oficio_tbm_028_deputado_dalmo_ribeiro_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/oficio_tbm_029_deputado_professor_cleiton_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/oficio_tbm_030_prefeito_henrique_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/oficio_tbm_031_prefeito_henrique_encaminha_ralatorio_de_visita_patio.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/oficio_tbm_032_prefeito_henrique_despesas_covid.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/oficio_tbm_033_der.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/oficio_tbm_034_prefeito_henrique_encaminha_ralatorio_de_visita_patio_rural.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/oficio_tbm_035_prefeito_henrique_encaminha_ralatorio_de_visita_quadras_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/oficio_tbm_036_prefeito_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/oficio_tbm_037_fabiano_receita_despesas_covid_2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/oficio_tbm_038-_modificacao_da_av._perimetral..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/oficio_tbm_039-_demarcacao_de_metragem_para_corrida_na_arena_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/oficio_tbm_040-_manilhamento_da_rua_rogerio_gissoni.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/oficio_tbm_041-_lampadas_para_a_escola_ernesto_barbosa..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/oficio_tbm_042-_oficio_para_o_departamento_de_transito_solicita_lomabadas.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/oficio_tbm_043_edson_dmaae.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/oficio_tbm_044_edson_dmaae_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/oficio_tbm_045-_solicita_ao_dmaae_o_manilhamento_da_rua_rogerio_gissoni.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/oficio_tbm_046-_solicita_ao_circolo_italobrasiliano_di_ouro_fino_apresentar_planejamento.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/oficio_tbm_047-_solicita_a_maisa_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/oficio_tbm_048-_solicita_ao_codema_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/oficio_tbm_049-_solicita_ao_copam_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/oficio_tbm_050-_parceria_com_a_karyda.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/oficio_tbm_051-_retirada_de_pauta_do_requerimento.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/oficio_tbm_052-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/oficio_tbm_053-_solicita_ao_executivo_maiores_informacoes_sobre_as_denuncias_recebidas.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/oficio_tbm_054-_solicita_ao_codema_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/oficio_tbm_055-_solicita_ao_prefeito_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/oficio_tbm_056-_solicita_ao_dmaae_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/oficio_tbm_057-_solicita_ao_dep.dalmo_campo_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/oficio_tbm_058-_solicita_fiscal_para_averiguar_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/oficio_tbm_059-_solicita_parecer_juridico_ao_procurador.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/oficio_tbm_060-_solicita_parecer_juridico_ao_procurador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/oficio_tbm_061-_solicita_fiscais_para_averiguar_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/oficio_tbm_062-_estrada_da_barra.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/oficio_tbm_063-_solicita_a_sheila_da_saude_informacoes.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/oficio_tbm_064-_planejamento_de_fiscalizacoes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_tbm_065-_fabio_cultura_lei_aldir_black.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/oficio_tbm_066-_dorival_cultura_lei_aldir_black_-_copia.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/oficio_001_cobra_novamente_correio_entregar_cartas_na_serrinha.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/oficio_002_cemig_serrinha.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/oficio_003_rua_sao_benedito_bela_vista_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/oficio_004_meio_fio_rua_jose_lucio_filho_parque_dos_moreirasdd.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/oficio_ar_005-_departamento_de_obras_-manutencao_da_rua_carlos_rivelli..pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/oficio_ar_006-_oficio_ao_deputado_federal_charlles_evangelista..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/oficio_ar_007-_oficio_ao_der.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/oficio_ar_008-_deputada_estadual_sheila._sobre_delegacia_regional..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/oficio_ar_009-_oficio_a_delegada_sheilla.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/oficio_ar_010_-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/oficio_ar_011-_departamento_de_obras_-construcao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/oficio_ar_012-_deputada_sheila._esforcos_para_instalacao_de_uma_delegacia_regional..pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/oficio_ar_013-_departamento_de_obras_-manutencao_no_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/oficio_ar_014-_departamento_de_obras_-pavimentacao_asfaltica_do_local.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/oficio_ar_015_-_dmaae_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/oficio_fas_001_daniel_autoriza_monte_siao_a_rocar_o_campo_dos_farias.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/oficio_fas_002_prefeito_poda_de_arvores_da_estrada_da_capelinha.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/oficio_fas_003_edson_dmaae_limpeza_do_rio_capelinha.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1456/oficio_fas_004_tapa_buracos_mg_459.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/oficio_fas_005_prefeito_redutor_de_velocidade_capelinha.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/oficio_fas_006_-_dep._esportes_manutencao_do_campo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1410/oficio_vca_001_prefeito_mesa_e_cadeira_mercadao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/oficio_vca_002_prefeito_ponto_de_onibus_jardim_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/oficio_vca_003_prefeito_limpeza_do_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/oficio_vca_004_redutor_de_velocidade_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/oficio_vca_005_tenente_elcio_policiamento_jardim_burza.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/oficio_vca_006_prefeito_pedido_de_limpeza_da_entrada_do_bairro_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/oficio_vca_007_prefeito_faixa_de_pedestres_na_avenida_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/oficio_vca_008_deer.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/oficio_vca_009_prefeito_solicita_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/oficio_vca_010_prefeito_motiristas_de_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/oficio_vca_011_dirce_veiculos.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/oficio_vca_012_josiane_veiculos.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/oficio_vca_013_prefeito_animais_estrada_dos_limas.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/oficio_vca_014_prefeito_solicita_informacoes_frigonobre.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/oficio_vca_015_-_extensao_de_rede_eletrica_bairro_escolinha..pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/oficio_vca_016_-_dmaae_esclarecimento_sobre_video_das_redes_sociais.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1426/oficio_vca_017_-_secretaria_municipal_de_educacao_sobre_o_funcionamento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/oficio_vca_018_-_para_o_executivo_sobre_o_funcionamento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/oficio_vca_019_-_der_reitera_oficio_012-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/oficio_vca_020_-_solcita_ao_executivo_utilizacao_de_quadra_esportiva..pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/oficio_plc_001.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1816/oficio_plc_002.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/oficio_plc_003_daniel_redutor_de_velocidade_felipe_acessorios.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/oficio_plc_004-_der_redutor_de_velocidade_pinhalzinho_dos_goes.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/oficio_fcm_001_sheilla_dinheiro_covid19.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/oficio_fcm_002_deputado_inacio_franco_agradecimento_cem_mil_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/oficio_fcm_003_edson_dmaae_relatorio_de_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1433/oficio_fcm_004_solicitar_providencias_urgentes_com_relacao_ao_covid_19.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/oficio_fcm_005_sheila_saude_covid.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/oficio_fcm_006_tenente_elcio_posto_policial_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/oficio_fcm_007_deputado_julio_delgado_desativacao_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/oficio_fcm_009-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/oficio_fcm_010-_frente_parlamentar_de_combate_as_drogas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_002_bolsas_sociais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_003_calendario_cultura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_004_calendario_esportes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_005_centro_de_artes_e_tradicoes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_006_estudo_educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_007_exploracao_do_comercio_em_eventos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_008_implantacao_constituicao_em_miudos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_009_incentivo_ao_primeiro_emprego.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_010_parceria_no_esporte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_011_prevencao_doencas_infantis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_012_projeto_obesidade_infantil.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_014_valorizacao_professor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_015_construcao_banheiro_lago_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_016_operacao_tapa_buracos_crisolia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_017_ponte_tabuao_e_calixto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_018_revitalizacao_praca_de_crisolia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_019_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_020_interdicao_do_lago_aos_domingos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_021_portal_bairro_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_022_pagamento_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_023_jardim_sensorial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_024_centro_especializado_de_reabilitacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_025_alambrado_no_lago.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_026_campo_da_serrinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_027_banheiro_no_lago.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_028_isencao_da_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_029_insalubridade_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_030_vacina_professores.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_031_programa_patrulha_agricola.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_032_cameras_seguranca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_033_pavimentacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_034_banco_municipal_de_orteses.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_037_abono_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_038_criacao_comite_de_crise_economica.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_039_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_041_asfaltar_rua_taboao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_042_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_043_lombadas_bairro_sao_pedro_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_044_maquina_de_pintar_faixas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_045_asfalto_bairro_gonzagas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_046_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_047_campo_de_bocha_agostinho_franceli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_048_atendimento_do_covid.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_049_vania_vacina_professores_em_suas_proprias_escolas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_050__clovis_ponte_tagua.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_051_clovis_pavimentacao_rua_goitacazes_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_052_clovis_substituicao_lampadas_de_led_crisolia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_053_paulo_iluminacao_praca_jardim_arco_iris.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_054_paulo_tiago_pintura_de_faixa_papelaria_jorri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_055_paulo_tiago_redutor_de_velocidade_rua_mario_giacomente.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_056_paulo_tiago_calcada_avenida_das_industrias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_057_paulo_melhorias_na_praca_edson_chiste_bailone.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_058_agostinho_asfaltamento_da_rua_dionisio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_059_agostinho_placas_indicativas_nos_bairros_rurais_para_orientacao_dos_ciclistas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_060_agostinho_construidas_lombadas_na_rua_treze_de_maio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_061_paulo_criacao_de_memorial_em_homenagem_as_vitimas_do_novo_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_062_paulo_tiago_pratica_da_atividade_fisica_e_do_exercicio_fisico_em_estabelecimentos_prestadores_de_servicos_com_essa_finalidade_bem_como_em_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_063_paulo_tiago_que_os_profissionais_professores_e_instrutores_de_autoescola_sejam_inseridos_como_prioritarios_no_calendario_de_vacinacao_contra_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_064_marco_tiago_a_instalacao_de_um_posto_de_vigilancia_na_quadra_do_alto_e_melhorias_na_iluminacao_publica_da_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_065_vanderlei_que_seja_pavimentada_a_estrada_rural_que_liga_o_municipiio_de_ouro_fino_ao_de_inconfidentes_e_borda_da_mata_conhecida_como_estrada_do_serra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_066_clovis_pavimentacao_atras_da_igreja_na_barra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_067_clovis_seja_feita_a_captacao_de_agua_pluvial_e_a_pavimentacao_da_rua_ao_lado_da_creche_de_do_distrito_de_crisolia_prolongamento_da_rua_conego_curimbaba.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_068_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_cervinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_069_fabio_que_sejam_removidas_as_faixas_de_pedestres_elevadas_localizadas_na_rua_guarda_mor_lustosa_proximas_ao_semaforo_do_pavilhao_das_malhas_e_da_borracharia_do_davi_deixando.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_070_agostinho_que_seja_implementada_a_lei_que_criou_a_zona_azul_no_municipio_lei_n.o_2.861-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_071_tiago_carrinho_caixao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_072_tiago_plantio_e_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_073_vanderlei_patrulha_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_074_fabio_que_seja_feito_o_calcamento_no_trevo_da_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_075_fabio_que_seja_feito_o_calcamento_na_area_central_do_bairro_dos_farias_e_no_trevo_de_entrada.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_076_clovis_que_seja_feita_o_calcamento_em_frente_a_igreja_do_bairro_feijoal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_077_clovis_que_seja_feito_o_calcamento_entre_a_igreja_e_a_escola_do_bairro_da_penha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_078_clovis_necessidade_da_vacinacao_contra_a_covid-19_dos_profissionais_medicos_veteriarios_e_seus_respectivos_tecnicos_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_079_tiago_e_outros_criacao_do_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_080_todos_patrulha_mecanizada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/200/indicacao_081_fabio_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_082_agostinho_rua_dom_pedro_i.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/202/indicacao_083_tiago_e_paulo_albergue.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_084_clovis_captacao_de_agua_pluvial_da_praca_central_do_bairro_tabuao_ate_a_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_085_clovis_criacao_de_vagas_para_deficientes_fisicos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_086_clovis_criacao_diretoria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_087_paulo_tiago_clovis_data_reajuste.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_088_paulo_tiago_ecoouro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_089_paulo_tiago_clovis_ferias_servidor.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_091_agostinho_meio_fio_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_092_chico_ajuda_produtores_geadas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_093_ph_projeto_de_lei_para_cessao_de_espaco.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_094_tiago_colocacao_de_placas__dos_pontos_turisticos_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_095_tiago_limpeza_dos_lagos_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/215/indicacao_096_chico_projeto_conservador_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_097_aparecido_reiteracao_do_pedido_de_banheiro_publico.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_098_ph_parque_infantil_adaptado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_099_ph_programa_ambulatorial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_100_agostinho_projeto_de_lei_sobre_chacreamento.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_101-_ph_que_o_executive_proponha_lei_de_incentivo_a_doacao_de_sangue_para_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_102-_ph_solicita_ao_executivo_esforcos_para_recuperar_a_casa_do_cafe_com_leite.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_103-_ph_solicita_ao_executivo_estudo_para_viabilizar_o___aparentamento_gemellaggio_entre_ouro_fino_e_cidade_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_104-_clovis_que_o_executive_proponha_lei_de_isencao_de_imposto_para_pessoas_com_molestias_graves.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_105-_clovis_sugere_que_o_poder_executivo_crie_um_deposito_de_cascalho..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_106-_agostinho_solicita_construcao_de_redutores_de_velocidade_na_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_107-_agostinho_solicita_construcao_de_quadra_esportiva_com_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_108-_vanderlei_extensao_da_pavimentacao_do_bairros_dos_limas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_109-_vanderlei_extensao_rede_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/229/indicacao_110-_teia_solicita_ao_executivo_a_construcao_de_redutores_de_velocidade_no_bairro_dos_pereiras.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_111-_teia_solicita_ao_executivo_que_proceda_a_colocacao_de_placas_indicativas_de_nomes_de_rua.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/231/indicacao_112-_tiago_demarcacao_de_faixa_esportiva_para_esportes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_113-_tiago_que_o_executive_proponha_lei_de_incentivo_a_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_114-_tiago_que_o_executive_proponha_lei_de_concessao_de_areas_para_investimento_turisticos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_116-_tiago_solicita_ao_executivo_que_a_indenizacao_da_vale_seja_utilizada_para_reparacao_ambiental..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_117-_tiago_solicita_ao_executivo_que_encaminhe_o_projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_118-_ph_que_o_executive_crie_o_conselho_municpal_de_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_119-_clovis_sugere_que_o_poder_executivo_que_instale_um_playground_no_tabuao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_120-_clovis_sugere_que_o_poder_executivo_que_seja_realizado_a_pavimentacao_asfaltica_da_rua_joaquim_inacio_bueno_proximo_a_escola_municipal_bene.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_121-_teia_solicita_ao_executivo_manutencao_na_rua_paulo_marinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_122-_teia_solicita_ao_executivo_que_coloque_grades_de_protecao_no_lago.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_123-_agostinho_solicita_construcao_de_redutores_de_velocidade_nos_peitudos.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_124-_agostinho_solicita_ao_executivo_a_pavimentacao_do_bairro_sao_jose_ate_a_escolinha.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_126-_if_sul_de_minas_equoterapia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_127-_solicita_alteracao_no_estatuto_do_servidor_publico_para_conceder_jornada_diferenciada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_128-_solicita_ampliacao_do_horario_de_atendimento_na_ubs.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_129-_solicita_ao_executivo_que_amplie_o_atendimento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_130-_solicita_ao_executivo_ampliacao_do_atendimento_medico.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_131-_sugere_que_o_poder_executivo_realize_a_manutencao_da_rua.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_132-_sugere_que_o_poder_executivo_instale_cercas_de_protecao_no_lago_dos_palomos_para_proteger_as_criancas.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_133-_lei_de_incentivo_a_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_134-_monitores_de_apoio_para_atender_as_demandas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_136-_sugeri_que_seja_criada_lei_que_afasta_gestante_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_137-_sugeri_que_seja_ofertada_capacitacao_para_os_funcionarios_publicos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_138-_instituicao_karyda_de_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_139-_rio_mogi.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_140-_museu.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_141-_sugerindo_o_aumento_do_atendimento_no_cisasmesp.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_142-_que_o_executivo_cumpa_a_lei_13.443__-17_sobre_brinquedos_adaptados.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/262/indicacao_143-_sugeri_que_seja_criada_lei_concede_prazo_maio_de_licenca_paternidade.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/263/indicacao_144-_que_o_executivo_estabeleca_ponto_facultaitvo_no_dia_do_servidor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/264/indicacao_145-_solicita_caampanha_de_conscientizacao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/265/indicacao_146-_solicita_rotatoria_e_placas_de_transito.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/266/indicacao_147-_fundo_municpal_do_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/267/indicacao_148-_solicita_ao_passarela_elevada.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_149-_reforma_dos_banheiros_do_mercadao_e_velorio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_150-_reforma_da_ponte_da_avenida_perimetral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_151-_manutenao_da_estrada_de_sao_jose_a_barra.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_152-_abertura_de_rua_e_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_153-_solicita_a_contratacao_de_terapeutas_ocupacionais_na_estrategia_sude_da_familia.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_154-_revitalizacao_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_155-_sugeri_a_limpeza_do_bairro_capelinha.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_156-_geif_maior_celeridade_na_geracao_de_empregos.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_157-_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_158-_transporte_publico_para_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_159-_sugerindo_o_aumento_salarial_dos_tecnicos_de_enfermagem..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_160-_solicita_construcao_de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_161-_projeto_jovem_trabalhador.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_162-_solicita_a_criacao_do_centro_municipal_para_criancas_com_teia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_163-_solicita_construcao_de_redutores.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_164-_solicita_conserto_das_lampadas_dos_peitudos.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_165-_solicita_a_aquisicao_de_um_andaime_para_o_departamento_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_166-_solicita_a_limpeza_do_pronto_atendimento..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_167_-_lei_de_estimulo_ao_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_168_-_contratacao_de_neuropsicologo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_169_-_congelamento_de_iptu.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_170-_manutencao_da_estrada_e_do_local.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_171-_solicita_banheiro_com_fraldario_no_lago_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_172-_sugeri_a_limpeza_do_bairro_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1/67cea5a73124aa686db6f33852b97b84.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2/67a54531f157970880ee998a595c7bcb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/3/8b639961e4c0f7b2c30c37a2f9b41af8.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/4/a226a628ca7edc2d1e056956cf23af2f.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/5/29bbc7fea26a2cad09f86562ba20395d.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/6/e1fd7d0ffedec55f7d9c2d7ea74831df.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/7/8991788ca524f8e570a376900d25da16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/8/78a3b3cd072aa72428fbc9f0114c969c.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/9/2f20dbc4de0647104d46fbd6921febb5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/10/e978168495bedc1fd4dbe758369ca75f.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/11/8e90ad8dbf550a3ed09957d752a589e2.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/12/1f7a8facb33386f74e00315d5daf6676.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/13/2597592490d49e534015258c6f61713f.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/14/812915bb550924741c422da94e2a04e5.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/15/abddff46fa1a19b0cfcfb060a145bcfb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/16/b89452eaeef25c13360110c8a3ec4231.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/17/347288c88537cd559776825b73bcaa2b.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/18/247f22e96853bf8eb41d75d59cad0bfd.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/19/4547a140937675be0afc04c2ce63f726.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/20/0fabee9fc68d8599663186b507fc33db.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/21/590a16a258a5d2ecaaae98acd6b02a0f.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/22/14ada9ce2b0b524601708ef6e89ef7ed.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/23/d7137e2a9336e06c26a32285f1bb1b18.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/24/996cdcf54737094d51be83e7f7cf7e1e.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/25/6a79f07858c1356545f82bcfc3263ae6.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/26/f765cf3932befe4ba7899cb654cf4221.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/27/8c9e8e0298d4f0567df4e0d3cbd9a64a.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/28/ca023b94736b7370ff829a5dfa59f0a3.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_029_de_apoio_ao_projeto_de_resolucao_do_senado_prs_no_55_de_2018_.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mocao_030_de_apoio_ao_projeto_de_lei_no_5656_2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/35/mocao_031_de_apelo_ao_projeto_de_lei_no_17_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/36/mocao_032_de_apoio_pl_3507.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/37/mocao_033_radio_difusora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/38/mocao_034_apoio_pl3657.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/39/mocao_035_apoio_pl_3.660.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/40/mocao_036-__de_apoio_ao_projeto_de_lei_169__de_2018.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/41/mocao_037_-_de_apoio_ao_projeto_de_lei_no_3083.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/42/projeto_de_decreto_legislativo_001_hm_marco_talento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/43/projeto_de_decreto_legislativo_002_rua_antonio_assis.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/44/projeto_de_decreto_legislativo_003_rua_eduardo_silverio_brandao.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/45/projeto_de_decreto_legislativo_004_acata_o_veto_ao_pl_3.205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/46/projeto_de_decreto_legislativo_005_ch_anderson_luis_coelho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/47/projeto_de_decreto_legislativo_006_ch_marcia_maria_ribeiro_lemes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/48/projeto_de_decreto_legislativo_007_rua_renato_lomonaco.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/49/projeto_de_decreto_legislativo_008_rua_ladislau_de_souza.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/50/projeto_de_decreto_legislativo_009_rua_maria_aparecida_silva_de_lima.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_010_rua_cantora_lirica_priscila_ferrari_dias_da_silva_avila.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_decreto_legislativo_011_rua_maria_tereza_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_decreto_legislativo_012_honra_ao_merito_glauco_academia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/54/projeto_de_decreto_legislativo_013_prestacao_de_contas_2019_aprova.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/55/projeto_de_decreto_legislativo_014_ch_cidadao_honorario_-_elcio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/56/projeto_de_decreto_legislativo_015_rua_dona_leyde_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/57/projeto_de_decreto_legislativo_016_rua_amelio_favilla.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_decreto_legislativo_017_acatamento_do_veto_pl_3222.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_decreto_legislativo_018_ch_fernando_de_padua_rezende_couto_salles.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_decreto_legislativo_019_denomina_vicentina_de_paula_melo_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/61/projeto_de_decreto_legislativo_020_-_denomina_de_luiz_benedito_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_decreto_legislativo_021_medalha_de_merito_zumbi_dos_palmares_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/396/001.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/397/002.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/398/003.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/399/004.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/400/005.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/401/006.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/403/008.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/404/009.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_3191_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_lei_3192_subvencao_esperanca_vida.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_3193_programa_incentivado_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_lei_3194_subvencao_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_lei_3195_conta_de_luz_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_lei_3196_institui_politica_municipal_protecao.._autista.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_lei_3197_licitacao_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/299/projeto_de_lei_3198_proibicao_cigarro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/300/projeto_de_lei_3199_pickup_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/301/projeto_de_lei_3200_certificado_digital.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_3201_substituto_politica_municipal_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_3202_utilidade_publica_associacao_de_amor_aos_pacientes_oncologicos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_3203_politica_municipal_de_cuidados_paliativos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_3204_consorcio_de_vacina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_3205_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_3206_fundeb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_3207_piso_salarial_agente_de_saude.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/309/projeto_de_lei_3208_reajuste_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/310/projeto_de_lei_3209.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_3210_reajuste_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_3211_inclusao_no_ppa_e_abre_credido_especial.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_de_lei_3212_programa_incentivo_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/314/projeto_de_lei_3213_programa_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_3214_pldo_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_3215_inclui_contribuicao_do_abrigo_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/317/projeto_de_lei_3216_assume_energia_eletrica_vencida_do_abrigo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/318/projeto_de_lei_3217_mastectomia.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/319/projeto_de_lei_3218_incentivos_fiscais_e_doacao_de_terreno_jmv_material_veterinario.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_de_lei_3219_altera_requisito_de_investidura_do_cargo_de_assessor_parlamentar_e_administrativo_da_camara_municipal_lei_2805-2018.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_de_lei_3220_transporte_por_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_3221_consulta_publica_sobre_a_municipalizacao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_3222_reabilitacao_pacientes_covid.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_3223_aumenta_pagamento_dos_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_3224_abre_credito_suplementar_asfalto_limas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_3225_regulamenta_o_artigo_69_do_estatuto_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_3226_adiantamento_de_13o.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_3227_altera_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_3228_trator_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_3229_altera_plano_de_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_lei_3230_prorroga_a_vigencia_da_lei_2929-2021_pagamento_incentivado_de_debitos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/332/projeto_de_lei_3231_protecao_aos_direitos_pessoa_com_cancer.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/353/3232.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/354/3233.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/355/3234.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/356/3235.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/357/3236.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/358/3237.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/359/3238.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/360/3239.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/361/3240.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/362/3241.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/363/3242.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/364/3243.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/365/3244.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/366/3245.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/367/3246.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/368/3247.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/369/3248.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/370/3249.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/371/3250.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/372/3251.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/373/3252.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/374/3253.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/375/3254.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/376/3255.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/377/3256.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/378/3257.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/379/3258.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/380/3259.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/381/3260.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/382/3261.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/383/3262.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/384/3263.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/385/3264.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/386/3265.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/387/3266.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/388/3267.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/389/3268.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/390/3269.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/391/3270.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/392/3271.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/393/3272.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/394/3273.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/395/3274.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_resolucao_001_altera_cac_-_empreendedorismo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/64/projeto_de_resolucao_002_comissao_especial_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_resolucao_003_adiantamento_gratificacao_natalina_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/66/projeto_de_resolucao_004_fixacao_proposta_loa_2022_camara.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/67/projeto_de_resolucao_005_constituicao_da_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/68/projeto_de_resolucao_006_-_autoriza_a_devolucao_de_recursos_financeiros_a_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_001_microchipagem.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_002_dynalf.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_003_covid.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_004_invasao_da_conta_do_dmaae.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_005_convocacao_sheila_e_eder.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_006_paulo_tiago_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_007_francisco_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_008_controle_de_frota_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_009_controle_de_frota_da_saude.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_010_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_011_convenio_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_012_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_013_isencao_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_014_aparelho_removedor_de_ar.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_015_taxa_de_consumo_minima_dmaae.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_016_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_017_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_018_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_019_taxa_de_iluminacao_publica-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_020__frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_021_ferias_atrasadas_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_022_quadro_de_pessoal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_023-_sistema_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimento_024-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_025-_ferias_servidores.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_026-_plantoes_santa_casa_de_caridade.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_027-_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_028-_conselho_municipal_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_029_-_gastos_com_iluminacao_natalina..pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_030_carnaval.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/99/resposta_ao_requerimento_001.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/100/resposta_ao_requerimento_002_dynalf.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/101/resposta_ao_requerimento_003_covid.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/102/resposta_ao_requerimento_004_invasao_da_conta_do_dmaae.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/103/resposta_ao_requerimento_005_ata_da_reuniao_sheila_e_eder.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/104/resposta_ao_requerimento_006_gasoduto.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/105/resposta_ao_requerimento_007_terminal_rodoviario_resumo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/106/resposta_ao_requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/107/resposta_ao_requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/108/resposta_ao_requerimento_010_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/109/resposta_ao_requerimento_011_convenio_cisamesp.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/110/resposta_ao_requerimento_012_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/111/resposta_ao_requerimento_013_isencao_taxa_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/112/resposta_ao_requerimento_014_retirada_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/113/resposta_ao_requerimento_015_taxa_de_consumo_minima_dmaae.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/114/resposta_ao_requerimento_016_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/115/resposta_ao_requerimento_017_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/116/resposta_ao_requerimento_018_professores_educacao_fisica.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/117/resposta_ao_requerimento_019_taxa_de_iluminacao_publica-_reiteracao_completo.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/118/resposta_ao_requerimento_020_frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/119/resposta_ao_requerimento_021_ferias_atrasadas_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/345/rr22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/346/rr23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/347/rr24.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/348/rr25.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/349/rr26.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/350/rr27.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/351/rr28.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/352/rr29.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1668/oficio_phcs_001_davi_alcolumbre.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1810/oficio_phcs_002_senador_romario.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1811/oficio_phcs_003_edson_demaae_falta_de_agua_rua_prefeito_luiz_ulisses.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1812/oficio_phcs_004_senador_wellington_fagundes_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1813/oficio_phcs_005_senador_jorginho_dos_santos_mello_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1814/oficio_phcs_006_senador_carlos_francisco_portinho_apoio_ao_senador_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1819/oficio_phcs_007_vereadora_marilda_belo_horizonte_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1823/oficio_phcs_008_vereador_laercio_piracicaba_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1824/oficio_phcs_009_deputado_rafa_zimbaldi_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1825/oficio_phcs_010_vereador_argeu_descalvado_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1826/oficio_phcs_011_vereadora_joceli_sao_joao_boa_vista_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1827/oficio_phcs_012_vereador_rodrigo_vinhedo_mocao_de_apoio_pec.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1828/oficio_phcs_013_deputado_joao_vitor_xavier_torre_de_celular_capelinha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1829/oficio_phcs_014_vivo_torre_de_celular_capelinha.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1830/oficio_phcs_015_prefeito_empresa_jmv_material_veterinario_geif_como_anda_o_processo_de_doacao_do_terreno.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1831/oficio_phcs_016_sheila_informacoes_sobre_a_vacina.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1832/oficio_phcs_017_consul_da_italia_corrispondente_consolare.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1833/oficio_phcs_018_presidente_marcus_ipsemg_paulo_roberto_simeao.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1834/oficio_phcs_019_agostinho_patrus_presidente_almg_apoio_pl_498_2019.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1835/oficio_phcs_020_agostinho_patrus_presidente_almg_apoio_pl_2189_2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1836/oficio_phcs_021_sheila_encaminha_relatorio_de_visita_pronto_atendimento.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1837/oficio_phcs_022_agostinho_patrus_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1838/oficio_phcs_023_presidente_da_republica_jair_bolsonaro_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1839/oficio_phcs_024_marcelo_queiroga_ministro_da_saude_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1840/oficio_phcs_025_fabio_baccheretti_vitor_secretario_de_estado_da_saude_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1841/oficio_phcs_026_deputada_federal_rejane_dias_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1842/oficio_phcs_027_senador_rodrigo_pacheco_presidente_do_senado_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1843/oficio_phcs_028_deputado_estadual_wendel_mesquita_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1844/oficio_phcs_029_deputado_julio_delgado_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1845/oficio_phcs_030_deputado_federal_eduardo_barbosa_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1846/oficio_phcs_031_deputado_federal_fred_costa_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1847/oficio_phcs_032_deputado_federal_eros_biondini_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1848/oficio_phcs_033_deputado_estadual_dalmo_ribeiro_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1849/oficio_phcs_034_deputado_estadual_joao_vitor_xavier_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1850/oficio_phcs_035_deputado_estadual_inacio_franco_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1851/oficio_phcs_036_deputado_estadual_leo_portela_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1852/oficio_phcs_037_deputado_estadual_osvaldo_lopes_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1853/oficio_phcs_038_deputado_estadual_professor_cleiton_deficientes_prioritarios_na_imunizacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1854/oficio_phcs_039_priscilla_roberta_gaspar_de_oliveira_secretaria_nacional_dos_direitos_da_pessoa_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1855/oficio_phcs_040_dmaae_torneira_pracinha_nossa_senhora_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1856/oficio_phcs_041_embaixador_da_espanha_agradecimentos.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1857/oficio_phcs_042_embaixador_da_italia_pedido.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1858/oficio_phcs_043_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1859/oficio_phcs_044_-_sugerindo_que_adquira_uma_lavadoura_para_o_departamento_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1860/oficio_phcs_045-_agostinho_patrus_apoio_a_pl_2.836-21.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1861/oficio_phcs_046_-_solicita_ao_executivo_limpeza_na_casa_de_ruth.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1862/oficio_phcs_047_-_solicita_ao_departamento_de_limpeza__recolhimento_de_entulho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1863/oficio_phcs_048_-_solicita_ao_dmaae_manutencao_de_moradora.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1864/oficio_phcs_049_-_hemominas_solicita_a_vinda_da_equipe_do_hemocentro_de_pouso_alegre_para_ouro_fino..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1865/oficio_phcs_050_-_solicita_ao_executivo_manutencao_da_boca_de_lodo_entupida..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1866/oficio_phcs_051_-_solicita_dep.transito_modificacao_da_avenida_senador_miranda..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1867/oficio_phcs_052_-_solicita_veiculo_ao_deputado_federal_eduardo_barbosa.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1869/oficio_phcs_053_-_agostinho_patrus_apoio_a_pl_3.083.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1870/oficio_phcs_054_-_solicita_ao_executivo_limpeza_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1871/oficio_phcs_055_-_solicita_ao_executivo_reformar_o_banheiro_do_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1872/oficio_phcs_056-_diretor_geral_informa_que_prorrogara_prazo_para_apreciacao_de_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1873/oficio_phcs_057_-_presidente__do_senado_federal_apoio_a_pl_26-2017.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1874/oficio_phcs_058_-_presidente__do_ccj_do_senado_federal_apoio_a_pl_26-2017.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1875/oficio_phcs_059_-_parabeniza_o_comite_paralimpico_brasileiro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1876/oficio_phcs_060_-_presidente__do_senado_federal_apoio_a_pc.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1877/oficio_phcs_061_-_solicita_veiculo_ao_deputado_joao_vitor_xavier.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1878/oficio_phcs_062_-_solicita_vaga_na_creche.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1879/oficio_phcs_063_-_presidente__do_senado_federal_apoio_a_pl_1.985-2019..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1880/oficio_phcs_064_-_joao_vitor_xavier-_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1881/oficio_phcs_065_-_celise_laviola-_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1882/oficio_phcs_066_-_dalmo_ribeiro_policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1883/oficio_phcs_067_-_delegada_sheila_-policiais_penais..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1884/oficio_phcs_068_-_solicita_a_dep.sheila_um_veiculo_adptado_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1885/oficio_phcs_069_-_solicita_vaga_na_creche.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1886/oficio_phcs_070_-_joao_vitor_xavier-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1887/oficio_phcs_071_-_solicita_ao_executivo_informacoes_sobre_posto_da_receita_federal.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1888/oficio_phcs_072_-_rodrigo_pacheco-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1889/oficio_phcs_073_-_eduardo_barbosa_-_ong_baluarte.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1890/oficio_phcs_074_-_consul_rui_almeida_-_cidades_irmas..pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1891/oficio_phcs_075_-_soan_-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1892/oficio_phcs_076_-_ts_trim-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1893/oficio_phcs_077_-_otavio_junqueira-_curriculo..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1894/oficio_phcs_078_-_profesores_da_rede_municipal_que_nao_tiveram_aumento.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1895/oficio_phcs_079_-_agostinho_patrus_repudio_a_pec_55.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1896/oficio_phcs_080_-_agostinho_patrus_repudio_a_pec_57.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1897/oficio_phcs_081_-_presidente__do_senado_federal_apoio_a_pl_6.330.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1898/oficio_phcs_082_-_deputado_federal_pedro-_apoio_a_pl_4.268-2019.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1899/oficio_phcs_083_-_hemocentro_pouso_alegre.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1900/oficio_phcs_084_-_embaixada_italiana.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1901/oficio_phcs_085_-_solicita_a_dep._eduardo_barbosa_veiculo_adapatdo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1902/oficio_phcs_086_-_frente_parlamentar_de_combate_as_drogas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1903/oficio_phcs_087_-_solicita_a_presidente_nacional_do_pl_veiculo_adapatdo_-.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1904/oficio_phcs_088-_justifica_ausencia_ao_presidente.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1905/oficio_phcs_089_-_colocacao_de_sistema_de_monitoramento_por_cameras.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1906/oficio_phcs_090_-_guardinha_mirim.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1907/oficio_phcs_091_-_solicita_academia_ao_ar_livre_ao_deputado_joao_vitor_xavier.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1908/oficio_phcs_092_-_presidente__do_senado_federal_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1909/oficio_phcs_093_-_senador_paulo_paim_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1910/oficio_phcs_094_-_cdh_apoio_a_pl_6.394-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1911/oficio_phcs_095_-_luis_carlos_apoio_a_pl_1.417-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1912/oficio_phcs_096_-_para_camara_dos_deputados_apoio_a_pl_1.417-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1913/oficio_phcs_097_-_pavilhao_das_malhas_sr._gustavo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1914/oficio_phcs_098_-_defensor_publico.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1915/oficio_phcs_099_-_dmaae_buiero_casa_menino_da_porteira.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1916/oficio_phcs_100_-_instalacao_de_cestas_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1917/oficio_phcs_101_-_redutores_de_velocidade_no_lago_proximo_ao_deck.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1918/oficio_phcs_102_-modificacao_da_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1667/oficio_vavc_001_sheilla_saude_teste_covid_em_um_so_lugar.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1919/oficio_vavc_002_prefeito_laudo_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1920/oficio_vavc_003_osvaldo_lopes_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1921/oficio_vavc_004_fred_costa_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1922/oficio_vavc_005_prefeito_lombada_bairro_gargata.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1923/oficio_vavc_006_prefeito_lombada_rua_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1924/oficio_vavc_007_daniel_junqueira_lombada_bairro_gargata.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1925/oficio_vavc_008_daniel_junqueira_lombada_rua_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1926/oficio_vavc_009_prefeito_caixa_dagua_campo_do_alto_de_quem_e.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1927/oficio_vavc_010_prefeito_almbrado_play_ground_gargata.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1928/oficio_vavc_011_edson_dmaae_agua_serrinha.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1929/oficio_vavc_012_prefeito_patrolamento_calixto.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1930/oficio_vavc_013_prefeito_patrolamento_cervinho_e_cervao.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1931/oficio_vavc_014_prefeito_passarela_elevada_sao_judas_rua_joaquim_chavasco.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1932/oficio_vavc_015_pedidos_para_o_bairro_varzea.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1933/oficio_vavc_016_dmaae_campo_do_alto.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1934/oficio_vavc_017_deputado_charles_reuniao_indi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1935/oficio_vavc_018_deputada_delegada_sheila_reuniao_indi.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1936/oficio_vavc_019_deputada_delegada_sheila_-_veiculo_entidade_assistencial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1937/oficio_vavc_020_deputado_charles_-_veiculo_entidade_assistencial.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1938/oficio_vavc_021_deputado_osvaldo_lopes_-_veiculo_entidade_assistencial.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1939/oficio_vavc_022_deputado_fred_costa_-_veiculo_entidade_assistencial_-_copia.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1940/oficio_vavc_023_deputado_fred_costa_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1941/oficio_vavc_024_deputado_osvaldo_lopes__-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/oficio_vavc_025_deputada_sheila_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1943/oficio_vavc_026_deputado_charlles-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1944/oficio_vavc_027_deputada_sheila_-_emenda_parlamentar_reforma_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1945/oficio_vavc_028_-solicita_mamografo.docx.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1946/oficio_vavc_029_-eder_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1948/oficio_vavc_030_-laureni_dep.pessoal.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1949/oficio_vavc_031_deputado_fred_costa_-pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1951/oficio_vavc_032_deputado_osvaldo__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1952/oficio_vavc_033_deputado_charlles__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1953/oficio_vavc_034_deputado_sheila__-pavimentacao_asfaltica_tanque.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1954/oficio_vavc_035_-_deputado_sheila__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1955/oficio_vavc_036-_deputado_fred_costa__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1956/oficio_vavc_037-_deputado_osvaldo__-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1957/oficio_vavc_038-_deputado_charlles_-policiais_penais_transferencia.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1958/oficio_vavc_039_deputada_sheila__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1959/oficio_vavc_040_deputado_fred_costa__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1960/oficio_vavc_041_deputado_osvaldo_-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1961/oficio_vavc_042_deputada_charlles__-causa_animal.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1962/oficio_vavc_043-_protocolo_de_recebimento_de_oficio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1963/oficio_vavc_044_-_vereador_luiz_carlos.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1964/oficio_vavc_045_deputado_charlles__-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1965/oficio_vavc_046_deputado_fred_costa__-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1966/oficio_vavc_047_deputado_osvaldo_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1967/oficio_vavc_048_deputada_sheilla_-defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1968/oficio_vavc_049_-_agradecimentos_a_apae.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1588/oficio_cc_001_joao_tadeu_der_itajuba_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1589/oficio_cc_002_jessica_transporte_para_alunos_de_crisolia_pinhal.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1590/oficio_cc_003_pedido_de_retirada_de_tramitacao_emenda.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1591/oficio_cc_004_prefeito_barreira_sanitaria_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1592/oficio_cc_005_daniel_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1593/oficio_cc_006_daniel_redutor_de_velocidade_palmacio_butti.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1594/oficio_cc_007_daniel_redutor_de_velocidade_barra.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1595/oficio_cc_008_prefeito_reforma_postinho_tabuao.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1596/oficio_cc_009-_dmaae_esgoto_parado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1597/oficio_cc_010-_bueiros_sem_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1598/oficio_cc_011-_bueiros_de_crisolia_sem_grade_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1599/oficio_cc_012-_manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1600/oficio_cc_013-_departamento_de_obras_-manutencao_da_rua_no_bairro_sao_jose_do_mato_dentro..pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1601/oficio_cc_014-_romildo_departamento_de_estradas-_alargamento_da_estrada.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1602/oficio_cc_015-_israel_departamento_de_estradas-_alargamento_da_estrada..pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1603/oficio_cc_016-_jair_-_departamento_de_estradas-_alargamento_da_estrada..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1604/oficio_cc_017-_departamento_de_obras_-manutencao_da_rua_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1605/oficio_cc_018-_der_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1606/oficio_cc_019-_construcao_da_ponte.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1607/oficio_cc_020-_construcao_da_ponte_vanessa_obras.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1608/oficio_cc_021-_construcao_da_ponte_romildo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1609/oficio_cc_022-_construcao_da_ponte_jair.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/oficio_cc_023-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1619/oficio_cc_024-_der_redutor_de_velocidade_crisolia_clovis_e_vanderlei.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1620/oficio_cc_025-_daniel_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1621/oficio_cc_026-_henrique_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/oficio_cc_027-_agradecimento_ao_der_redutor_de_velocidade_crisolia.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/oficio_jam_001_prefeito_limpeza_e_pintura_praca_peitudos.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/oficio_jam_002_prefeito_ponte_dos_pedrosos.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_jam_003_prefeito_torre_de_celular_escolinha.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_jam_004_prefeito_torre_de_celular_caneleiras.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_jam_005_prefeito_torre_de_celular_peitudos.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/oficio_jam_006_prefeito_poco_artesiano_escolinha.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/oficio_jam_007__interdicao_ponte_dos_pedrosos.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2251/oficio_jam__008_prefeito_capina_quimica.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/oficio_jam_009.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/oficio_jam_010.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/oficio_jam_011.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/oficio_jam_012.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/oficio_jam_013.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/oficio_jam_014.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1637/oficio_jam_015.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1638/oficio_jam_016.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1639/oficio_jam_018.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1640/oficio_jam_019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1641/oficio_jam_020.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2245/oficio_jam_021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1642/oficio_jam_022.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1643/oficio_jam_023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_jam_024.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1645/oficio_jam_025_prefeito_placas_de_identicacao_de_rua_jardim_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1646/oficio_jam_026_prefeito_quadra_peitudos_lampadas.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1647/oficio_jam_027_prefeito_alambrado_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1648/oficio_jam_028_prefeito_pavimentacao_ruas_serrinha.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/oficio_jam_029_prefeito_limpeza_rua_volveno_germiniani.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1650/oficio_jam_030_prefeito_recapeamento_asfaltico_rua_jose_vicente_dutra_joao_medau_e_ciro_periera_silva_palomos.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1656/oficio_jam_031_prefeito_recapeamento_asfaltico_rua_dom_pedro_i_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1657/oficio_jam_032_cabine_de_som_estadio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1658/oficio_jam_033.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1659/oficio_jam_034.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/oficio_jam_035.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2246/oficio_jam_036.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2247/oficio_jam_037.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2248/oficio_jam_038.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2249/oficio_jam_039.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2250/oficio_jam__040.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1661/oficio_jam_041_dmaae_esgoto_gargata.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1662/oficio_jam_042_pedido_ao_deputado_federal_sobre_torre_de_telefonia.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1663/oficio_jam_043_-_solicita_a_maisa_certidao_sobre_a_rodovia_que_liga_crisolia_a_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1664/oficio_jam_044_-_torre_de_sinal.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1665/oficio_jam_045_-_dmaae_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1666/oficio_jam_046_-_dep._esportes_manutencao_d_campo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2274/oficio_mas_001_prefeito_rua_ricardo_tumiotto.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2275/oficio_mas_002_lombadas_gargata.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2276/oficio_mas_003_daniel_pedido_de_impedimento_de_transito_rua_americo_pardini.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2277/oficio_mas_004_-_solicita__departamento_de_materiais_informacoes_sore_pneus.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2278/oficio_mas_005_-_solicita_distruibuicao_de_energia_no_local_que_epecificia.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2279/oficio_mas_006_-_solicita_ao_executivo_distruibuicao_de_energia_no_local_que_epecificia.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2280/oficio_mas_007_-_solicita__ao_dmaae_informacoes_sobre_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2281/oficio_mas_008_-_solicita__ao_dep.transito_para_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2282/oficio_mas_009_-_solicita__ao_dep.transito_modificacao_do_sentido_da_rua.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2283/oficio_mas_010-_frente_parlamentar_de_saude.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2284/oficio_mas_011-_terreno_da_torre_de_celular.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/431/ata_da_23a_sessao_ordinaria_da_33a_legislatura_da_camara.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/oficio_tbm_001_sheilla_covid19.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/oficio_tbm_002_edson_dmaae.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/oficio_tbm_003_sheilla_covid19.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/oficio_tbm_004_carlinhos_cadan_contratados_e_comissionados.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/oficio_tbm_005_prefeito_limpeza_e_manutencao_de_estradas_rurais_e_vias_urbanas_cronograma.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/oficio_tbm_006_a_retomada_das_aulas_maximus.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/oficio_tbm_007_retomada_das_aulas_rochel.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1512/oficio_tbm_008_a_retomada_das_aulas_abnara.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1513/oficio_tbm_009_presidente_da_camara_retirada_de_projeto_de_tramitacao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1514/oficio_tbm_010.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1515/oficio_tbm_011_prefeito_iptu.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1516/oficio_tbm_012_prefeito_questao_das_enchentes.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1517/oficio_tbm_013_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2350/oficio_tbm_014_convite_reuniao_sobre_emprego.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1538/oficio_tbm_015_convite_reuniao_sobre_emprego_guarda_mirim.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1539/oficio_tbm_016_convite_reuniao_sobre_emprego_carlinhos_cadan.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1540/oficio_tbm_017_prefeito_henrique_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1541/oficio_tbm_018_governador_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1542/oficio_tbm_019a_agostinho_presidente_da_almg_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1543/oficio_tbm_020a_zema_governador_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1544/oficio_tbm_021a_conselho_dederal_de_educacao_fisica_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1545/oficio_tbm_022_cleiton_de_oliveira_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1546/oficio_tbm_023a_deputado_joao_vitor_xavier_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1547/oficio_tbm_024_escolas_educacao_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2351/oficio_tbm_025a_dalmo_academias_servicos_essenciais.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1548/oficio_tbm_026_governador_romeu_zema_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1549/oficio_tbm_027_presidente_da_assembleia_agostinho_patrus_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1550/oficio_tbm_028_deputado_dalmo_ribeiro_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1551/oficio_tbm_029_deputado_professor_cleiton_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1552/oficio_tbm_030_prefeito_henrique_salao_de_beleza_e_barbearia_atividade_essencial.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1553/oficio_tbm_031_prefeito_henrique_encaminha_ralatorio_de_visita_patio.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1554/oficio_tbm_032_prefeito_henrique_despesas_covid.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1555/oficio_tbm_033_der.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1556/oficio_tbm_034_prefeito_henrique_encaminha_ralatorio_de_visita_patio_rural.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1557/oficio_tbm_035_prefeito_henrique_encaminha_ralatorio_de_visita_quadras_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1558/oficio_tbm_036_prefeito_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1559/oficio_tbm_037_fabiano_receita_despesas_covid_2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1560/oficio_tbm_038-_modificacao_da_av._perimetral..pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1561/oficio_tbm_039-_demarcacao_de_metragem_para_corrida_na_arena_de_ouro.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1562/oficio_tbm_040-_manilhamento_da_rua_rogerio_gissoni.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1563/oficio_tbm_041-_lampadas_para_a_escola_ernesto_barbosa..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1564/oficio_tbm_042-_oficio_para_o_departamento_de_transito_solicita_lomabadas.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1565/oficio_tbm_043_edson_dmaae.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1566/oficio_tbm_044_edson_dmaae_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1567/oficio_tbm_045-_solicita_ao_dmaae_o_manilhamento_da_rua_rogerio_gissoni.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1568/oficio_tbm_046-_solicita_ao_circolo_italobrasiliano_di_ouro_fino_apresentar_planejamento.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1569/oficio_tbm_047-_solicita_a_maisa_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1570/oficio_tbm_048-_solicita_ao_codema_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1571/oficio_tbm_049-_solicita_ao_copam_maiores_informacoes_sobre_a_regularidade_dos_loteamentos_no__alto_dos_palomos..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1572/oficio_tbm_050-_parceria_com_a_karyda.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1573/oficio_tbm_051-_retirada_de_pauta_do_requerimento.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1574/oficio_tbm_052-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1575/oficio_tbm_053-_solicita_ao_executivo_maiores_informacoes_sobre_as_denuncias_recebidas.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1576/oficio_tbm_054-_solicita_ao_codema_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1577/oficio_tbm_055-_solicita_ao_prefeito_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1578/oficio_tbm_056-_solicita_ao_dmaae_providencias_para_o_probelma_com_esgoto.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1579/oficio_tbm_057-_solicita_ao_dep.dalmo_campo_de_bocha.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1580/oficio_tbm_058-_solicita_fiscal_para_averiguar_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1581/oficio_tbm_059-_solicita_parecer_juridico_ao_procurador.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1582/oficio_tbm_060-_solicita_parecer_juridico_ao_procurador_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1583/oficio_tbm_061-_solicita_fiscais_para_averiguar_terrenos_baldios.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1584/oficio_tbm_062-_estrada_da_barra.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1585/oficio_tbm_063-_solicita_a_sheila_da_saude_informacoes.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1586/oficio_tbm_064-_planejamento_de_fiscalizacoes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/2352/oficio_tbm_065-_fabio_cultura_lei_aldir_black.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1587/oficio_tbm_066-_dorival_cultura_lei_aldir_black_-_copia.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/oficio_001_cobra_novamente_correio_entregar_cartas_na_serrinha.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/oficio_002_cemig_serrinha.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/oficio_003_rua_sao_benedito_bela_vista_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/oficio_004_meio_fio_rua_jose_lucio_filho_parque_dos_moreirasdd.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/oficio_ar_005-_departamento_de_obras_-manutencao_da_rua_carlos_rivelli..pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/oficio_ar_006-_oficio_ao_deputado_federal_charlles_evangelista..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/oficio_ar_007-_oficio_ao_der.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/oficio_ar_008-_deputada_estadual_sheila._sobre_delegacia_regional..pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/oficio_ar_009-_oficio_a_delegada_sheilla.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/oficio_ar_010_-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/oficio_ar_011-_departamento_de_obras_-construcao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/oficio_ar_012-_deputada_sheila._esforcos_para_instalacao_de_uma_delegacia_regional..pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/oficio_ar_013-_departamento_de_obras_-manutencao_no_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/oficio_ar_014-_departamento_de_obras_-pavimentacao_asfaltica_do_local.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/oficio_ar_015_-_dmaae_conserto_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/oficio_fas_001_daniel_autoriza_monte_siao_a_rocar_o_campo_dos_farias.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/oficio_fas_002_prefeito_poda_de_arvores_da_estrada_da_capelinha.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/oficio_fas_003_edson_dmaae_limpeza_do_rio_capelinha.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1456/oficio_fas_004_tapa_buracos_mg_459.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/oficio_fas_005_prefeito_redutor_de_velocidade_capelinha.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/oficio_fas_006_-_dep._esportes_manutencao_do_campo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1410/oficio_vca_001_prefeito_mesa_e_cadeira_mercadao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/oficio_vca_002_prefeito_ponto_de_onibus_jardim_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/oficio_vca_003_prefeito_limpeza_do_ribeirao.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/oficio_vca_004_redutor_de_velocidade_joaquim_moreira_de_melo.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/oficio_vca_005_tenente_elcio_policiamento_jardim_burza.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/oficio_vca_006_prefeito_pedido_de_limpeza_da_entrada_do_bairro_sao_judas.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/oficio_vca_007_prefeito_faixa_de_pedestres_na_avenida_delfim_moreira.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/oficio_vca_008_deer.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/oficio_vca_009_prefeito_solicita_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/oficio_vca_010_prefeito_motiristas_de_aplicativo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/oficio_vca_011_dirce_veiculos.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/oficio_vca_012_josiane_veiculos.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/oficio_vca_013_prefeito_animais_estrada_dos_limas.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/oficio_vca_014_prefeito_solicita_informacoes_frigonobre.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/oficio_vca_015_-_extensao_de_rede_eletrica_bairro_escolinha..pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/oficio_vca_016_-_dmaae_esclarecimento_sobre_video_das_redes_sociais.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1426/oficio_vca_017_-_secretaria_municipal_de_educacao_sobre_o_funcionamento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/oficio_vca_018_-_para_o_executivo_sobre_o_funcionamento_das_creches.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/oficio_vca_019_-_der_reitera_oficio_012-2020.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/oficio_vca_020_-_solcita_ao_executivo_utilizacao_de_quadra_esportiva..pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1815/oficio_plc_001.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1816/oficio_plc_002.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1817/oficio_plc_003_daniel_redutor_de_velocidade_felipe_acessorios.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1818/oficio_plc_004-_der_redutor_de_velocidade_pinhalzinho_dos_goes.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/oficio_fcm_001_sheilla_dinheiro_covid19.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/oficio_fcm_002_deputado_inacio_franco_agradecimento_cem_mil_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/oficio_fcm_003_edson_dmaae_relatorio_de_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1433/oficio_fcm_004_solicitar_providencias_urgentes_com_relacao_ao_covid_19.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/oficio_fcm_005_sheila_saude_covid.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/oficio_fcm_006_tenente_elcio_posto_policial_em_crisolia.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/oficio_fcm_007_deputado_julio_delgado_desativacao_do_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/oficio_fcm_009-_justifica_ausencia_em_solenidade.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ourofino.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/oficio_fcm_010-_frente_parlamentar_de_combate_as_drogas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H745"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">